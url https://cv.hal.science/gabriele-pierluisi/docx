--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -145,2396 +145,2459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Quarta città ». I paesaggi dell’hyperville Post-Antropocene</w:t>
+                <w:t xml:space="preserve">Digital Images in Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Fétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oltre lo Sguardo</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533424v1</w:t>
+                <w:t xml:space="preserve">hal-05587636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutto pieno e metamorfico. Regimi di visibilità per il paesaggio urbano dell’antropocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05534284v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
+                <w:t xml:space="preserve">Immaginarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05003532v1</w:t>
+              <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un disegno trasparente e infinito. Un progettista deve sempre disegnare paesaggio urbani</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05533447v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">289 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « quatrième ville » ou les paysages urbains de l'Anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...48 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...272 lines deleted...]
-                <w:t xml:space="preserve">hal-04100271v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation, direction d'ouvrage</w:t>
+                <w:t xml:space="preserve">La « Quarta città ». I paesaggi dell’hyperville Post-Antropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Ippoliti; Elena Svalduz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oltre lo Sguardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AISU international</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.825-836, 2025, Insights, 978-88-31277-11-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutto pieno e metamorfico. Regimi di visibilità per il paesaggio urbano dell’antropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Grazia Cianci; Francesca Paola Mondelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutazioni. Sguardi sul territorio, sull'ambiente, sul paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Poligrafo, 2025, OPEN. Appunti sul paesaggio e la sua rappresentazione, 978-88-9387-261-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du LéaV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un disegno trasparente e infinito. Un progettista deve sempre disegnare paesaggio urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05003386v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrica Bistagnino; Maria Linda Falcidieno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumen motus movet hominem. Visuality_03 Moving lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genova University Press, pp.108-131, 2024, 978-88-3618-266-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « quatrième ville » ou les paysages urbains de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LéaV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard, mouvement, perception. Paysages urbains en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-115, 2024, ISBN : 978-2-9578793-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception Française et l'art de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Meigneux; Giaime Meloni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges de manœuvre. 1, Ce que peut l’enseignement des arts et techniques de la représentation en temps de crise, 28-29 novembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa Clermont-Ferrand, pp.2-11, 2024, 978-2-905108-18-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutto pieno e metamorfico. Regimi di visibilità per il paesaggio urbano dell’antropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Grazia CIANCI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutazioni. Sguardi sul territorio, sull'ambiente, sul paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Poligrafo, coll. OPEN Appunti sul paesaggio e la sua rappresentazione, 2023, 978-88-9387-261-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le figure dello spazio urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bistagnino, Enrica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un’idea di Disegno, un’idea di Città. Le figure dello spazio urbano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genova University press, pp.38-71, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovo disegno di architettura italiana, la centralità ritrovata o la marginalità confermata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Prati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuovo disegno di architettura italiano. La centralità ritrovata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. MACRO Asilo Diario, Edizioni Azienda Speciale Palaexpo, 2019, 978-88-88346-10-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urban Landscape of the &amp;quot;Fourth City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">diségno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Representation Inside and Outside the Landscape, 15, pp.195-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlante di Immaginarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Edition « Immaginarii », p. 2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Immaginarii, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes du regard. Le paysage urbain entre représentation et projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithmes du regard. La construction du paysage de l’Hyper-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2-7</w:t>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100727v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes du regard. La construction du paysage de l’Hyper-ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithmes du regard. Le paysage urbain entre représentation et projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.20-27</w:t>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100281v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du paysage urbain et le projet de la ville ; Un algorithme du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi », </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto /Movement and perception. The representation of the urbain landscape as project driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l’architecture comme lieu et contexte opérationnels du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fabricA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Image (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaginarii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04335436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gênes (Italie), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geografie per forse una città. Venti di guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04101295v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans le cadre de l'exposition collective « Make Architecture Not War », Palazzo Gravina, Napoli, Diarc, Université des études de Naples, Federico II, 22 Avril – 05 Mai 2022, Naples, Italy. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Roma re-mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04101300v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rome, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image (3)</w:t>
+        <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mémoire HDR part _ 1: « Trois villes. Note pour une autobiographie scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gênes (Italie), France. 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395347v1</w:t>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Versailles, St-Quentin-en-Yvelines / Université Paris-Saclay, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geografie per forse una città. Venti di guerra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Danteum Re-mix. Trois stances pour le Forum Romain, thèse original HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dans le cadre de l'exposition collective « Make Architecture Not War », Palazzo Gravina, Napoli, Diarc, Université des études de Naples, Federico II, 22 Avril – 05 Mai 2022, Naples, Italy. 2022</w:t>
-[...162 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Versailles, St-Quentin-en-Yvelines / Université Paris-Saclay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05394582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2602,51 +2665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3F6519E"/>
+    <w:nsid w:val="029E48B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2833,51 +2896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-pierluisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aisuinternational.org/en/collana-insights-oltre-lo-sguardo-beyond-the-gaze-6/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-pierluisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aisuinternational.org/en/collana-insights-oltre-lo-sguardo-beyond-the-gaze-6/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>