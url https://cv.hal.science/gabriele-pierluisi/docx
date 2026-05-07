--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -876,212 +876,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un disegno trasparente e infinito. Un progettista deve sempre disegnare paesaggio urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Editions du LéaV. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrica Bistagnino; Maria Linda Falcidieno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
+              <w:t xml:space="preserve">Lumen motus movet hominem. Visuality_03 Moving lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genova University Press, pp.108-131, 2024, 978-88-3618-266-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003532v1</w:t>
+                <w:t xml:space="preserve">hal-05533447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un disegno trasparente e infinito. Un progettista deve sempre disegnare paesaggio urbani</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Enrica Bistagnino; Maria Linda Falcidieno. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du LéaV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumen motus movet hominem. Visuality_03 Moving lines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genova University Press, pp.108-131, 2024, 978-88-3618-266-4</w:t>
+              <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533447v1</w:t>
+                <w:t xml:space="preserve">hal-05003532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « quatrième ville » ou les paysages urbains de l'Anthropocène</w:t>
               </w:r>
@@ -1855,178 +1855,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du paysage urbain et le projet de la ville ; Un algorithme du regard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.285-289</w:t>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100294v1</w:t>
+                <w:t xml:space="preserve">hal-04100308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La représentation du paysage urbain et le projet de la ville ; Un algorithme du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi », </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100308v1</w:t>
+                <w:t xml:space="preserve">hal-04100294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto /Movement and perception. The representation of the urbain landscape as project driver</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="029E48B9"/>
+    <w:nsid w:val="946CC1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2896,51 +2896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-pierluisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aisuinternational.org/en/collana-insights-oltre-lo-sguardo-beyond-the-gaze-6/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-pierluisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aisuinternational.org/en/collana-insights-oltre-lo-sguardo-beyond-the-gaze-6/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>