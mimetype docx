--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -132,966 +132,1096 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismédiations cinématographiques : commutations poétiques</w:t>
+                <w:t xml:space="preserve">Mèmes de sous-titrage : une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Documentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2024.6996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483543v1</w:t>
+                <w:t xml:space="preserve">hal-05056563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mèmes de sous-titrage : une typologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription d’une réunion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Travagli-Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Création critique (n° 218, 2025/2), pp.94-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.218.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2024.6996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05056563v1</w:t>
+                <w:t xml:space="preserve">hal-05566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controcanti oggettivi: oralità oggettiviste e dispositivi intermediali nella poesia francese contemporanea</w:t>
+                <w:t xml:space="preserve">Dismédiations cinématographiques : commutations poétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Yeux Clos - La Revue Documentaires (35:1), pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392571v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher un poème en bas d’écran</w:t>
+                <w:t xml:space="preserve">Dismédiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cozzolino F. &amp; Fraenkel B. (dir.), Futurs de l'écriture (6/2024), pp.85-88</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Majeure « Justice Handie - pour des futurs dévalidés »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811264v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idea di leggere al cinema: archeologia del sottotitolaggio audiovisivo</w:t>
+                <w:t xml:space="preserve">Mèmes de sous-titrage: une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">di/segni</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392569v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage dans l’écologie des données numériques : outils d’indexation et de recherche audiovisuelle</w:t>
+                <w:t xml:space="preserve">L’idea di leggere al cinema: archeologia del sottotitolaggio audiovisivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+              <w:t xml:space="preserve">di/segni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392566v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage dans l'écologie des données numériques : outils d'indexation et de recherche audiovisuelle</w:t>
+                <w:t xml:space="preserve">Chercher un poème en bas d’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage (19-2 | 2024)</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cozzolino F. &amp; Fraenkel B. (dir.), Futurs de l'écriture (6/2024), pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056588v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismédiations</w:t>
+                <w:t xml:space="preserve">Controcanti oggettivi: oralità oggettiviste e dispositivi intermediali nella poesia francese contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811233v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sous-titrage dans l’écologie des données numériques : outils d’indexation et de recherche audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811483v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismédiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392564v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mèmes de sous-titrage: une typologie</w:t>
+                <w:t xml:space="preserve">Dismédiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°94, pp.137 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.094.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392562v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-titrage dans l'écologie des données numériques : outils d'indexation et de recherche audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage (19-2 | 2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controcanti oggettivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Franceschetti E., Salvi S., Testa I. (dir.), Poesia e musica oggi (dal secondo Novecento al presente) (L'Ulisse N. 26, 11-12/2023), pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1101,154 +1231,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerizine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Aktypi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audiffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Bastit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1258,418 +1388,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nascita e rinascita dei meme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12m9p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D- Dismédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fat moments (la pedagogia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imballaggi/Emballages (Argo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I- Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1737,51 +1867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="906EB59F"/>
+    <w:nsid w:val="ADAF578D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1968,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-stera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7197-1369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.6996" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-stera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7197-1369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.6996" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delagorce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Kovalova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Travagli-Chanal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0137" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>