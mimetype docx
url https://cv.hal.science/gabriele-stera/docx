--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -166,472 +166,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mèmes de sous-titrage : une typologie</w:t>
+                <w:t xml:space="preserve">Transcription d’une réunion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axelle Delagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Travagli-Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2024.6996⟩</w:t>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Création critique (n° 218, 2025/2), pp.94-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.218.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056563v1</w:t>
+                <w:t xml:space="preserve">hal-05566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription d’une réunion de crise</w:t>
+                <w:t xml:space="preserve">Dismédiations cinématographiques : commutations poétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Delagorce</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurane Travagli-Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Yeux Clos - La Revue Documentaires (35:1), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566112v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismédiations cinématographiques : commutations poétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mèmes de sous-titrage : une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Documentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2024.6996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483543v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismédiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chercher un poème en bas d’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Majeure « Justice Handie - pour des futurs dévalidés »</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cozzolino F. &amp; Fraenkel B. (dir.), Futurs de l'écriture (6/2024), pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392564v1</w:t>
+                <w:t xml:space="preserve">hal-04811264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mèmes de sous-titrage: une typologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controcanti oggettivi: oralità oggettiviste e dispositivi intermediali nella poesia francese contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392562v1</w:t>
+                <w:t xml:space="preserve">hal-04392571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idea di leggere al cinema: archeologia del sottotitolaggio audiovisivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">di/segni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -650,545 +650,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher un poème en bas d’écran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le sous-titrage dans l’écologie des données numériques : outils d’indexation et de recherche audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cozzolino F. &amp; Fraenkel B. (dir.), Futurs de l'écriture (6/2024), pp.85-88</w:t>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811264v1</w:t>
+                <w:t xml:space="preserve">hal-04392566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controcanti oggettivi: oralità oggettiviste e dispositivi intermediali nella poesia francese contemporanea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le sous-titrage dans l'écologie des données numériques : outils d'indexation et de recherche audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage (19-2 | 2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392571v1</w:t>
+                <w:t xml:space="preserve">hal-05056588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage dans l’écologie des données numériques : outils d’indexation et de recherche audiovisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dismédiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°94, pp.137 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.094.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392566v1</w:t>
+                <w:t xml:space="preserve">hal-04811233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12m9d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismédiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°94, pp.137 - 138. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, Majeure « Justice Handie - pour des futurs dévalidés »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.094.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04811233v1</w:t>
+                <w:t xml:space="preserve">hal-04392564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage dans l'écologie des données numériques : outils d'indexation et de recherche audiovisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mèmes de sous-titrage: une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage (19-2 | 2024)</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056588v1</w:t>
+                <w:t xml:space="preserve">hal-04392562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controcanti oggettivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ulisse. RIvista di poesia, arti e scritture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Franceschetti E., Salvi S., Testa I. (dir.), Poesia e musica oggi (dal secondo Novecento al presente) (L'Ulisse N. 26, 11-12/2023), pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1402,103 +1402,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nascita e rinascita dei meme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D- Dismédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fat moments (la pedagogia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,51 +1653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imballaggi/Emballages (Argo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1715,51 +1715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I- Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Stera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,51 +1867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADAF578D"/>
+    <w:nsid w:val="DC5CB667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2098,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-stera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7197-1369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.6996" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delagorce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Kovalova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Travagli-Chanal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0137" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-stera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7197-1369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566112v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delagorce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Kovalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Travagli-Chanal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.6996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>