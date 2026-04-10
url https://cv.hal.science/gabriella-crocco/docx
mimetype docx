--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -486,165 +486,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poincaré et le problème de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française. Hitoire et perspectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la classification des systèmes philosophiques et la logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01473370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution, identité et grammaire: Quine et le problème de l'universalité de la logique</w:t>
               </w:r>
@@ -3380,372 +3380,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction of the editors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kurt Gödel: Philosopher-Scientist. Aix-en-Provence (Presses Universitaires de Provence), 488 pp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, 978-2-85399-976-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gödel and the Paradox in Max Phil X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Crocco; Eva-Maria Engelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel, Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-Marseille Université Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2016, 9782853999762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel's Philosophical Remarks (Max Phil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel: Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.33-79, 2016, 978-2-85399-976-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gödel and the Paradox in Max Phil X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurt Gödel Philosopher-scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-85399-976-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473451v1</w:t>
-              </w:r>
-[...261 lines deleted...]
-                <w:t xml:space="preserve">hal-03046681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gödel, Leibniz and &amp;quot;Russell's mathematical logic</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>