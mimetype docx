--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -408,174 +408,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINCARÉ ET LE PROBLÈME DE L'ESPRIT</w:t>
+                <w:t xml:space="preserve">Poincaré et le problème de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française histoire et perspectives, 90, pp.209-224. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française. Hitoire et perspectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Poincaré et le problème de l'esprit</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POINCARÉ ET LE PROBLÈME DE L'ESPRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française. Hitoire et perspectives</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française histoire et perspectives, 90, pp.209-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.162.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473370v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la classification des systèmes philosophiques et la logique</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>