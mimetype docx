--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -408,174 +408,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré et le problème de l'esprit</w:t>
+                <w:t xml:space="preserve">POINCARÉ ET LE PROBLÈME DE L'ESPRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française. Hitoire et perspectives</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française histoire et perspectives, 90, pp.209-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.162.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473370v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">POINCARÉ ET LE PROBLÈME DE L'ESPRIT</w:t>
+                <w:t xml:space="preserve">hal-03388976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré et le problème de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française histoire et perspectives, 90, pp.209-224. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, La naissance de l'épistémologie française. Hitoire et perspectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.162.0209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388976v1</w:t>
+                <w:t xml:space="preserve">hal-01473370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la classification des systèmes philosophiques et la logique</w:t>
               </w:r>
@@ -1139,165 +1139,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science et idéologie: l'héritage de l'épistémologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9es RENCONTRES DOCTORALES INTERNATIONALES EN PHILOSOPHIE DES SCIENCES, SPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emile Boutroux's &amp;quot;scientific&amp;quot; philosophy and the value of philosophical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the Society for the study of the history of analytic philosophy SHAP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388957v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03388923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal Rigor and Proofs</w:t>
               </w:r>
@@ -2062,303 +2062,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intuitionisme et constructivisme : Poincaré, Weyl et le rapport mathématiques/physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique du CNRS "Logique et interaction" organisée par J.B. Joinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cerisy-la-salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel : les textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gödel on concepts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitionnisme et constructivisme : Poincaré, Weyl et le rapport mathématiques/physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logique et interaction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cerisy la Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Husserl et Gödel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationl : Gödel les textes, organisé par Mark van Atten et Pierre Cassou-Nogues, Lille mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097342v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe, Philosophie et science dans la pensée de J. Vuillemin</w:t>
               </w:r>
@@ -2508,592 +2508,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol.IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892852v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume XI of the Max Phil Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,441 +3311,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction of the editors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kurt Gödel: Philosopher-Scientist. Aix-en-Provence (Presses Universitaires de Provence), 488 pp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, 978-2-85399-976-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gödel and the Paradox in Max Phil X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Crocco; Eva-Maria Engelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel, Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-Marseille Université Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2016, 9782853999762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel's Philosophical Remarks (Max Phil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel: Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.33-79, 2016, 978-2-85399-976-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gödel and the Paradox in Max Phil X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel Philosopher-scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-85399-976-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sinn/Bedeutung and Intension/Extension in Gödel's Max Phil IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kurt Gödel: Philosopher-Scientist, Aix-en-Provence (Presses Universitaires de Provence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.127-153., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473413v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-01473451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gödel, Leibniz and &amp;quot;Russell's mathematical logic</w:t>
               </w:r>
@@ -4015,151 +4015,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le philosophe et les deux cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théories, modèles et bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475538v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01475522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théorème fondamental de l'arithmétique, les Eléments d'Euclide et les mathématiques platoniciennes.</w:t>
               </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piccolomini d'Aragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.162.0209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelen Eva-Maria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/kurt-godel-philosopher-scientist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02492019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>