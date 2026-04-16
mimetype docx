--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1365,178 +1365,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De or et ça à or ça : formation et emplois d’un marqueur discursif complexe en français (12e – 16e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Oppermann-Marsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réduplication et combinatoire de marqueurs discursifs en synchronie et en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Lefeuvre, Evelyne Opperman, Gabriella Parussa, Sep 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des libraires et imprimeurs dans la diffusion et dans la réception des mystères médiévaux au 16e siècle : l’exemple de Jean Saint-Denis et de Julien Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix des imprimeurs et devenir d’une oeuvre. Rencontres interdisciplinaires autour du livre au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura-Mai Dourdy, Jun 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995729v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03996175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variation grapho-phonique et changement graphique avant l’orthographe … et après ? »,</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne cazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03996213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvigan-Cassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessi&#232;re Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Henri Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Llamas Pombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194-058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZDQF4883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01400902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/nouveautes/champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.burg-eb.3.3163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-046GQT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46497" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne cazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03996213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvigan-Cassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessi&#232;re Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Henri Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Llamas Pombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194-058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZDQF4883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01400902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/nouveautes/champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.burg-eb.3.3163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-046GQT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46497" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>