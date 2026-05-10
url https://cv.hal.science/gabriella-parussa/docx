--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -201,356 +201,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scripta manent : la rémanence dans l’évolution du système graphique du français avant la constitution d’une norme orthographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (2), pp.186-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea, dia, da : un marqueur discursif en diachronie dans un corpus de dialogues en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?, N° 217, pp.9-21. </w:t>
+              <w:t xml:space="preserve">, 2020, L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?,, 217, pp.87-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.217.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.217.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897528v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oral représenté en diachronie et en synchronie : une voie d'accès à l'oral spontané ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (217), pp.9-21. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">, 2020, L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?, N° 217, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.217.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947049v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03897528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oral représenté en diachronie et en synchronie : une voie d'accès à l'oral spontané ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...78 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?,, 217, pp.87-102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1 (217), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.217.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.217.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03897530v1</w:t>
+                <w:t xml:space="preserve">halshs-03947049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">avec Gabriella Parussa, « Avant-propos », in Le Français Préclassique, 21, 2019, p. 13-20</w:t>
               </w:r>
@@ -1585,165 +1585,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation et représentation de l’oralité : l’exemple des textes dramatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oralité et mondialité : la langue dans la littérature française et francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles - Guadeloupe, Feb 2019, Pointe-à Pitre (Guadeloupe), Guadeloupe. pp.32-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système graphique médiéval, un ‘paradis’ avant la faute grammaticale ? Quelques exemples de l’évolution des graphies dans l’histoire de la conjugaison du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rectifications orthographiques de 1990 : la crise de la trentaine ? L’orthographe en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP du Canton de Vaud, Jun 2021, Lausanne (colloque en ligne), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03995757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et réception des manuscrits d’Adam de la Halle confectionnés à l’époque de Dante</w:t>
               </w:r>
@@ -1861,165 +1861,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que me vas tu cy flageollant&amp;quot; Une périphrase verbale et la représentation de l'oral dans la diachronie du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marques d'oralité et représentation de l'oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amalia Rodriguez Somolinos, Oct 2018, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction du dialogue dans le théâtre français entre le 14e et le 16e siècle : stratégies d'une mise à l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Il dialogo drammatico dall'Antichità al Rinascimento"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trento, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04020180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan.</w:t>
               </w:r>
@@ -3368,173 +3368,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vertu ou la puissance de la lettre : enquête sur les fonctions attribuées à certaines lettres de l’alphabet latin dans les systèmes graphiques du français entre le 11e et le 16e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Parussa, Maria Colombo, Elena Llamas Pombo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enregistrer la parole, écrire la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.89-110, 2017, Scriptoralia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le théâtre des femmes au Moyen Âge : écriture, performance et mécénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Croizy-Naquet Catherine et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.303-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002735v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02002813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en vers, traduire en prose à l’orée du XVIe siècle : contraintes génériques et linguistiques</w:t>
               </w:r>
@@ -3841,186 +3841,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Le bel stille de leur mettres et proses’. Caractéristiques et modèles de l’écriture christinienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Lefèvre; Christopher Lucken. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens, Rhétorique et Musique. Études réunies en hommage à Jacqueline Cerquiglini-Toulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Honoré Champion, pp.751-767, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les traductions comme outils d’analyse de l’évolution linguistique : le cas des Triomphes de Pétrarque traduits par Simon Bourgoing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Carlier; Michelle Goyens; Béatrice Lamiroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en diachronie. Nouveaux objets et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-81, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01401112v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01401085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre provençal en français pour le roi René: La moralité de Jazme Oliou (1470)</w:t>
               </w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oral représenté en diachronie et synchronie, Une voie d’accès à l’oral spontané ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne cazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03996213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvigan-Cassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessi&#232;re Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Henri Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Llamas Pombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194-058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZDQF4883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01400902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/nouveautes/champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.burg-eb.3.3163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-046GQT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46497" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne cazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03996213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvigan-Cassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessi&#232;re Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Henri Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Llamas Pombo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110348194-058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZDQF4883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01400902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/nouveautes/champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01401127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02002674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.burg-eb.3.3163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-046GQT7L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46497" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>