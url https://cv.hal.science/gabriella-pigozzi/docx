--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -938,321 +938,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto optimality and strategy-proofness in group argument evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue of The IfCoLog Journal of Logics and their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iyad Rahwan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of logic and computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649414v1</w:t>
+                <w:t xml:space="preserve">hal-01679131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue of The IfCoLog Journal of Logics and their Applications</w:t>
+                <w:t xml:space="preserve">Multiagent deontic logic and its challenges from a normative systems perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leender van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679131v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent deontic logic and its challenges from a normative systems perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pareto optimality and strategy-proofness in group argument evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caminada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leender van Der Torre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Podlaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Rahwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of logic and computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exx017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679130v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences in Artificial Intelligence</w:t>
               </w:r>
@@ -3346,51 +3346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Michelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Borg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Maranhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Casini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Butler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3758159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Frantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1487242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Awad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Podlaszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leender van Der Torre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Slavkovik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-1006-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-016-9244-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-015-9357-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harko Verhagen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mecca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57785-7_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31485-8_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Michelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Borg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Maranhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Casini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Butler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3758159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Frantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1487242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leender van Der Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Awad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Podlaszewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Slavkovik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-1006-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-016-9244-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-015-9357-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harko Verhagen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mecca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57785-7_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31485-8_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>