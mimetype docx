--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -186,117 +186,949 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranking of Arguments using Social Ranking Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M-J Lesot, M. Reformat, S. Vieira, J.P. Carvalho, F. Batista, B. Bouchon-Meunier, R. R. Yager, Jul 2024, Lisbon, Portugal. pp.285--297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation schemes for urban decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Mecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Operational Research Societies, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Opinion Diversity and Epistemic Success with an Argumentative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Social Simulation - Proceedings of the 18th Social Simulation Conference, Glasgow, UK, 4–8 September 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinna Elsenbroich; Harko Verhagen, Sep 2023, Glasgow, United Kingdom. pp.383-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57785-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités de l’argumentation scientifique dans un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An opinion diﬀusion model with deliberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Workshop on Multi-Agent-Based Simulation (MABS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Compatible Multi-issue Group Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Conference on Logic and the Foundations of Game and Decision Theory (LOFT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sevilla, Spain. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Judgment Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSLLI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.160-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31485-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judgment Aggregation with Rule Confidence Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Workshop on Non-Monotonic Reasoning (NMR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model of MySide Bias in Scientific Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -305,2388 +1137,1556 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18564/jasss.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative change: an AGM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Maranhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Logics - IfCoLoG Journal of Logics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (4), pp.855-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief merging and judgment aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Encyclopedia of Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-silico analysis of information sharing systems for adaptable resources management: A case study of oyster farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/sesmo.2019a16166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Dyadic and Deliberative Opinion Dynamics in an Agent-Based Model of Group Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/3758159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling norm dynamics in multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing about constitutive and regulative norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2-3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11663081.2018.1487242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue of The IfCoLog Journal of Logics and their Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pareto optimality and strategy-proofness in group argument evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caminada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Podlaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Rahwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of logic and computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exx017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679131v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent deontic logic and its challenges from a normative systems perspective</w:t>
+                <w:t xml:space="preserve">Special issue of The IfCoLog Journal of Logics and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leender van Der Torre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679130v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto optimality and strategy-proofness in group argument evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiagent deontic logic and its challenges from a normative systems perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iyad Rahwan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leender van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of logic and computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IfCoLog Journal of Logics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649414v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A partial taxonomy of judgment aggregation rules, and their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Slavkovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon van Der Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-015-9475-5⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.327-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-016-1006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222363v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial taxonomy of judgment aggregation rules, and their properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferences in Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-016-1006-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3-4), pp.361-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-015-9475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467368v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGM Contraction and Revision of Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10849-016-9244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief merging and judgment aggregation</w:t>
+                <w:t xml:space="preserve">The Logic of Group Decisions: Judgment Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stanford Encyclopedia of Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Philosophical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10992-015-9357-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388169v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Logic of Group Decisions: Judgment Aggregation</w:t>
+                <w:t xml:space="preserve">Belief merging and judgment aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Philosophical Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stanford Encyclopedia of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fall 2015 Edition</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497096v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on NorMAS 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harko Verhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of logic and computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/ext006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497098v1</w:t>
-              </w:r>
-[...830 lines deleted...]
-                <w:t xml:space="preserve">hal-00869948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2704,90 +2704,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Maranhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Legal AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, pp.231-296, 2022, 978-1-84890-385-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent deontic logic and its challenges from a normative systems perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Normative Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-304, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3102,51 +3102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judgment Aggregation: A Primer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,51 +3346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Michelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Borg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Maranhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Casini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Butler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3758159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Frantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1487242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leender van Der Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Awad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Podlaszewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Slavkovik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-1006-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-016-9244-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-015-9357-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harko Verhagen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mecca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57785-7_29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31485-8_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518457v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mecca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57785-7_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Butler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31485-8_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Michelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Borg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Maranhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Casini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3758159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Frantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1487242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Awad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Podlaszewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leender van Der Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Slavkovik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-1006-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9475-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-016-9244-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-015-9357-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harko Verhagen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>