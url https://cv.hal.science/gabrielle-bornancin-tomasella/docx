--- v0 (2026-04-08)
+++ v1 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabrielle Bornancin-Tomasella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabrielle-bornancin-tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-9187-0676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 Chercheuse postdoctorale à l'Université Jean Monnet Saint-Étienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 ATER en langue et littérature françaises (XIXe siècle) à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 Doctorante en Lettres et Arts spécialité littératures française et francophone à l'Université Grenoble Alpes, sous la direction de Delphine Gleizes (Litt&Arts) et la co-direction d'Olivier Bara (Université Lyon 2, IHRIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Enseignante de français au collège Louise de Savoie à Chambéry (73)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Agrégation de lettres modernes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Que (se) disent-ils ?” Les objets d’art en représentation dans les récits archéologiques de Théophile Gautier et Gérard de Nerval »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Ecrire, transcrire : scènes de performances poétiques", 91, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the theatrical stage. Nerval, reader and continuator of the Entretiens sur Le Fils naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Ce que seront les ruines de Paris&amp;quot;. Nerval journaliste face aux embellissements urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°8, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17013-6.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des portes qui ‘‘conduisent encore à quelque chose’’. Gérard de Nerval et la &amp;quot;restauration&amp;quot; gothique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire de l'opposition&amp;quot;. Dispositifs romanesques et subversion dans Les Faux Saulniers de Gérard de Nerval (1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17453-0.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramas d’Orient : Évolutions d’une technique dans le récit viatique romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, en ligne, url : https://doi.org/10.4000/viatica.3697. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatica.3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia, un théâtre de la folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°7, pp.271-286. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14899-9.p.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de l’espace scénique dans Les Monténégrins. Transferts génériques et poétisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13096-3.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des châteaux de Bohême aux châteaux en Espagne. Narration et déceptivité de Nodier à Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.199-215. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Octavie ou la cérémonie refusée. Variations nervaliennes sur Le Songe de Poliphile de Francesco Colonna »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°5, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11511-3.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots Phares. Littérature - Arts - Cultures, vol. 1 : Du Moyen Âge à l'aube du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deascuola. D Scuola SpA, 1, 2023, 9788849482294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots Phares. Littérature - Arts - Cultures, vol. 2 : Du réalisme à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Checchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deascuola. D Scuola SpA, 2, 2023, 9788849482300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval, Aurélia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlande, Clefs concours, Khâgnes littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2025, 978-2-38428-057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerval, mage mélancolique. Encodages romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delphine Gleizes &amp; Axel Hohnsbein (dir.), Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-203, 2024, Histoire de l’imprimé. Références, 979-10-231-0800-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villon (François)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 747-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volney (comte de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 383-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 727-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortefontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 492-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermenonville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anthony Saudrais, « Imaginaires et techniques du merveilleux. Les machines de théâtre dans les planches de l’ Encyclopédie », dossier thématique de l'Édition numérique collaborative et critique de l’Encyclopédie (ENCCRE), 2024, URL : https://enccre.academie-sciences.fr/encyclopedie/dossier/D00-5f96962100ec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, En ligne, url : https://societe-diderot.org/diderot-cie/anthony-saudrais-imaginaires-et-techniques-du-merveilleux-les-machines-de-theatre-dans-les-planches-de-lencyclopedie-edition-numerique-collaborative-et-critique-de/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard de Nerval, Œuvres complètes, t. XII, Pandora. Promenades et souvenirs, édition de Jean-Nicolas Illouz, Paris, Classiques Garnier, 2022, 142 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : José-Luis Diaz (dir.), Le Magasin du XIXe siècle, n° 12 : « C’est la fête », Société des Études romantiques et dix-neuviémistes (SERD), Paris, Champ Vallon, 2022, 308 p. EAN 9791026711100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, en ligne, url : https://www.fabula.org/revue/document16492.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gabrielle Chamarat, Lucidité de Nerval, Paris, Classiques Garnier, 2019, 307 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Martin Mees, Nerval ou la pensée du poétique. Essai de philosophie à l’œuvre, Paris, Classiques Garnier, 2021, 461 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Collot, Gérard de Nerval, du réel à l’imaginaire, Paris, Hermann, 2019, 214 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard de Nerval, Œuvres complètes, t. X, La Bohême galante. Petits châteaux de Bohême, édition de Jean-Nicolas Illouz, Paris, Classiques Garnier, 2020, 239 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une bohème en liberté surveillée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, url : https://www.fabula.org/revue/document13351.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architextures. Représentation, idéologie et poétique de l'architecture chez Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Grenoble - Alpes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les homophones au collège : du « casse-tête » au « remue-méninge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03170312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabrielle Bornancin-Tomasella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabrielle-bornancin-tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-9187-0676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 Chercheuse postdoctorale à l'Université Jean Monnet Saint-Étienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 ATER en langue et littérature françaises (XIXe siècle) à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 Doctorante en Lettres et Arts spécialité littératures française et francophone à l'Université Grenoble Alpes, sous la direction de Delphine Gleizes (Litt&Arts) et la co-direction d'Olivier Bara (Université Lyon 2, IHRIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Enseignante de français au collège Louise de Savoie à Chambéry (73)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Agrégation de lettres modernes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Propre à fournir des sujets de pendules ». Nerval et le genre « troubadour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.65-84. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20522-7.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, « ville des Mille et Une Nuits » ? Déception et réenchantement dans « Les Femmes du Caire » de Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les Mille et Une Nuits des romantiques, 15, pp.151-170. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20530-2.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Que (se) disent-ils ?” Les objets d’art en représentation dans les récits archéologiques de Théophile Gautier et Gérard de Nerval »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Ecrire, transcrire : scènes de performances poétiques", 91, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the theatrical stage. Nerval, reader and continuator of the Entretiens sur Le Fils naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Ce que seront les ruines de Paris&amp;quot;. Nerval journaliste face aux embellissements urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°8, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17013-6.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des portes qui ‘‘conduisent encore à quelque chose’’. Gérard de Nerval et la &amp;quot;restauration&amp;quot; gothique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire de l'opposition&amp;quot;. Dispositifs romanesques et subversion dans Les Faux Saulniers de Gérard de Nerval (1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17453-0.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramas d’Orient : Évolutions d’une technique dans le récit viatique romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, en ligne, url : https://doi.org/10.4000/viatica.3697. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatica.3697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia, un théâtre de la folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°7, pp.271-286. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14899-9.p.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de l’espace scénique dans Les Monténégrins. Transferts génériques et poétisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13096-3.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des châteaux de Bohême aux châteaux en Espagne. Narration et déceptivité de Nodier à Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.199-215. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13157-1.p.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Octavie ou la cérémonie refusée. Variations nervaliennes sur Le Songe de Poliphile de Francesco Colonna »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°5, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11511-3.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerval et les images [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Illouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Scepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots Phares. Littérature - Arts - Cultures, vol. 2 : Du réalisme à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Checchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deascuola. D Scuola SpA, 2, 2023, 9788849482300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots Phares. Littérature - Arts - Cultures, vol. 1 : Du Moyen Âge à l'aube du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Checcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deascuola. D Scuola SpA, 1, 2023, 9788849482294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Nicolas Illouz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2026, 978-2-406-20521-0. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20522-7.p.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval, Aurélia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlande, Clefs concours, Khâgnes littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2025, 978-2-38428-057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerval, mage mélancolique. Encodages romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delphine Gleizes &amp; Axel Hohnsbein (dir.), Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-203, 2024, Histoire de l’imprimé. Références, 979-10-231-0800-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villon (François)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 747-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 383-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volney (comte de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 754-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 727-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortefontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 492-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermenonville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anthony Saudrais, « Imaginaires et techniques du merveilleux. Les machines de théâtre dans les planches de l’ Encyclopédie », dossier thématique de l'Édition numérique collaborative et critique de l’Encyclopédie (ENCCRE), 2024, URL : https://enccre.academie-sciences.fr/encyclopedie/dossier/D00-5f96962100ec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, En ligne, url : https://societe-diderot.org/diderot-cie/anthony-saudrais-imaginaires-et-techniques-du-merveilleux-les-machines-de-theatre-dans-les-planches-de-lencyclopedie-edition-numerique-collaborative-et-critique-de/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard de Nerval, Œuvres complètes, t. XII, Pandora. Promenades et souvenirs, édition de Jean-Nicolas Illouz, Paris, Classiques Garnier, 2022, 142 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : José-Luis Diaz (dir.), Le Magasin du XIXe siècle, n° 12 : « C’est la fête », Société des Études romantiques et dix-neuviémistes (SERD), Paris, Champ Vallon, 2022, 308 p. EAN 9791026711100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, en ligne, url : https://www.fabula.org/revue/document16492.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gabrielle Chamarat, Lucidité de Nerval, Paris, Classiques Garnier, 2019, 307 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Martin Mees, Nerval ou la pensée du poétique. Essai de philosophie à l’œuvre, Paris, Classiques Garnier, 2021, 461 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Collot, Gérard de Nerval, du réel à l’imaginaire, Paris, Hermann, 2019, 214 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval n°5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard de Nerval, Œuvres complètes, t. X, La Bohême galante. Petits châteaux de Bohême, édition de Jean-Nicolas Illouz, Paris, Classiques Garnier, 2020, 239 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une bohème en liberté surveillée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, url : https://www.fabula.org/revue/document13351.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architextures. Représentation, idéologie et poétique de l'architecture chez Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Grenoble - Alpes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les homophones au collège : du « casse-tête » au « remue-méninge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bornancin-Tomasella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03170312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D23F6FDE"/>
+    <w:nsid w:val="7F615929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabrielle-bornancin-tomasella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9187-0676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bornancin-Tomasella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954710v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17013-6.p.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17453-0.p.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14899-9.p.0271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bachas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Checcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malherbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Checchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabrielle-bornancin-tomasella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9187-0676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bornancin-Tomasella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20522-7.p.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20530-2.p.0151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17013-6.p.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17453-0.p.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3697" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14899-9.p.0271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13157-1.p.0199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Illouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Scepi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20522-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bachas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Checchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malherbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Checcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/revue-nerval-2026-n-10-varia.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20522-7.p.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>