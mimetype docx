--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -97,1396 +97,1471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de focale. L’expérience hégélienne de l’art égyptien à Berlin</w:t>
+                <w:t xml:space="preserve">L'Aspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Brunner-Traut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soleb/Bleu Autour, Les Nilotiques (29), 2026, 978-2-918157-64-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479846v1</w:t>
+                <w:t xml:space="preserve">hal-05536619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aspective : problèmes de méthode</w:t>
+                <w:t xml:space="preserve">L'Égypte dure longtemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Soleb; Bleu autour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Nilotiques, 978-2-35848-224-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...463 lines deleted...]
-                <w:t xml:space="preserve">hal-04318159v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dien Winfield, Rethinking the Arts after Hegel. From Architecture to Motion Pictures, Cham, Springer, 2023, 521 p.</w:t>
+                <w:t xml:space="preserve">Changer de focale. L’expérience hégélienne de l’art égyptien à Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05382232v1</w:t>
+              <w:t xml:space="preserve">Séminaire Hegel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandru David; Orion Chatzyargiros; Antoine Auvé, Jan 2026, École Normale Supérieure (Ulm), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hegel and Champollion: Understanding Egyptian Art through Aesthetics in the Early 19th Century</w:t>
+                <w:t xml:space="preserve">L’aspective : problèmes de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aegyptiaca</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05462407v1</w:t>
+              <w:t xml:space="preserve">Anthropologie de l'image osirienne : modes de représentation et de désignation des images divines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Coulon, Dec 2025, Paris Collège de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel John Versluys, Beyond Egyptomania: Objects, Style and Agency, Studien aus dem Warburg-Haus, vol. 21, Berlin, De Gryuter, 2020.</w:t>
+                <w:t xml:space="preserve">‘L’art n’y entre pour presque rien’ ? Les œuvres pharaoniques lues par la philosophie à l’aube du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04799630v1</w:t>
+              <w:t xml:space="preserve">Rêver l’Égypte au XIXe siècle : de l’expédition de Bonaparte aux premiers reportages photographiques (1798-1858)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Mainterot; Aude Nicolas, Feb 2025, Tarbes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des protecteurs inamovibles ? Du lycaon à saint Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art et son lieu, du Paléolithique récent à l'époque médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Grosos, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant Panofsky : de la forme symbolique à l’aspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers les yeux du scribe : Regards sur les objets archéologiques de la Préhistoire, du Proche-Orient et de l’Égypte, Journées d'étude en hommage à Évelyne Faivre-Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Tristant (KU Leuven); Bénédicte Lhoyer (Musée de Picardie, École du Louvre), Apr 2024, Paris (École du Louvre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Minutoli Collection in Monbijou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersezioni #2 : Collezionismi e musealizzazione tra passato e presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Campana (Università di Padova/NSSR New York); Francesca Iannelli (Università Roma Tre); Gabriele Tomasi (Università di Padova), Feb 2024, Rome (Istituto Italiano di Studi Germanici), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Égypte ou la Grèce : controverses esthétiques sur l'origine à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semperiana III : Esthétique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Dubois (Muséum national d'histoire naturelle); Isabelle Kalinowski (ENS-PSL), Dec 2023, Paris (Muséum national d'histoire naturelle), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegel's Egyptian 'Musée Imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KUNST German Theoretical Approaches to Art (1750-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline van Eck (Cambridge University); Isabelle Kalinowski (ENS-PSL); Mildred Galland-Szymkowiak (ENS-PSL), Nov 2023, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie contemporaine face à l’art égyptien : l’exemple de la pyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, imaginaires. Rêve d’Égypte aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Garnier; Musée Rodin, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation, intertexualité et intericonicité : la réception grecque de l'Égypte</w:t>
+                <w:t xml:space="preserve">Richard Dien Winfield, Rethinking the Arts after Hegel. From Architecture to Motion Pictures, Cham, Springer, 2023, 521 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Égypte dure longtemps. Regards croisés sur la réception en Occident de la civilisation pharaonique</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04708558v1</w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bulletin de littérature hégélienne XXXV, 88 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.884.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays du symbole&amp;quot; : Hegel et la pyramide égyptienne</w:t>
+                <w:t xml:space="preserve">Hegel and Champollion: Understanding Egyptian Art through Aesthetics in the Early 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Égypte dure longtemps. Regards croisés sur la réception en Occident de la civilisation pharaonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aegyptiaca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/aegyp.2025.9.114531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...27 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel John Versluys, Beyond Egyptomania: Objects, Style and Agency, Studien aus dem Warburg-Haus, vol. 21, Berlin, De Gryuter, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145 (3-4), pp.508-511. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708553v1</w:t>
+                <w:t xml:space="preserve">⟨10.1163/19552343-14234063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Égypte dure longtemps</w:t>
+                <w:t xml:space="preserve">Hybridation, intertexualité et intericonicité : la réception grecque de l'Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Charrak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Égypte dure longtemps. Regards croisés sur la réception en Occident de la civilisation pharaonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Soleb; Bleu autour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les Nilotiques, 978-2-35848-224-8</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04799613v1</w:t>
+              <w:t xml:space="preserve">, pp.29-51, 2024, Les Nilotiques, 978-2-918157-59-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pays du symbole&amp;quot; : Hegel et la pyramide égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Charrak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Charrak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Égypte dure longtemps. Regards croisés sur la réception en Occident de la civilisation pharaonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Soleb; Bleu autour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-121, 2024, Les Nilotiques, 978-2-918157-59-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cel.433.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Égypte miniature à la Bibliothèque : le modèle des pyramides de Jacques-François-Louis Grobert (1757-1814)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Charrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/120yd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1633,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Charrak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.884.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/aegyp.2025.9.114531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleb.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.433.104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120yd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Charrak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunner-Traut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleb.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.884.0131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/aegyp.2025.9.114531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.433.104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120yd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>