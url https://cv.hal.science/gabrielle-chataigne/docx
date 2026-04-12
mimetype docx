--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopeptide culture filtrates from Bacillus spp. provide effective protection to wheat against the foliar pathogen Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel El Arbi</w:t>
+                <w:t xml:space="preserve">Tushar Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
+                <w:t xml:space="preserve">Pawel Siegien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luke Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxad306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426252v1</w:t>
+                <w:t xml:space="preserve">hal-04915048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t>
+                <w:t xml:space="preserve">Lipopeptide culture filtrates from Bacillus spp. provide effective protection to wheat against the foliar pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tushar Kulkarni</w:t>
+                <w:t xml:space="preserve">Amel El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Siegien</w:t>
+                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Comer</w:t>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Vandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+                <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxad306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915048v1</w:t>
+                <w:t xml:space="preserve">hal-04426252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawal: A fermented food as a source of Bacillus strain producing antimicrobial peptides</w:t>
               </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,77 +923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-emulsifying and biodegradation activities of syringafactin producing &amp;lt;em&amp;gt;pseudomonas&amp;lt;/em&amp;gt; spp. strains isolated from oil contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,1020 +1172,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
+                <w:t xml:space="preserve">Adsorptive removal of polyphenols from an alfalfa white proteins concentrate: Adsorbent screening, adsorption kinetics and equilibrium study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debarun Dhali</w:t>
+                <w:t xml:space="preserve">L. Firdaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">B. Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
+                <w:t xml:space="preserve">Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">M. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
+                <w:t xml:space="preserve">N. Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.23. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502183v1</w:t>
+                <w:t xml:space="preserve">hal-01607844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive removal of polyphenols from an alfalfa white proteins concentrate: Adsorbent screening, adsorption kinetics and equilibrium study</w:t>
+                <w:t xml:space="preserve">Production of Bacillus amyloliquefaciens OG and its metabolites in renewable media: valorisation for biodiesel production and p -xylene decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Firdaous</w:t>
+                <w:t xml:space="preserve">Augusto Etchegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fertin</w:t>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Khelissa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Nedjar</w:t>
+                <w:t xml:space="preserve">Ramon H.Z. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2016-0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607844v1</w:t>
+                <w:t xml:space="preserve">hal-04431716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Bacillus amyloliquefaciens OG and its metabolites in renewable media: valorisation for biodiesel production and p -xylene decontamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine L. Caly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Etchegaray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon H.Z. dos Santos</w:t>
+                <w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (1), pp.46-60. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2016-0288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431716v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t>
+                <w:t xml:space="preserve">Genetic engineering of the branched fatty acid metabolic pathway of Bacillus subtilis for the overproduction of surfactin C14 isoform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine L. Caly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+                <w:t xml:space="preserve">Debarun Dhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t>
+                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.201600574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607824v1</w:t>
+                <w:t xml:space="preserve">hal-01502183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
+                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601408v1</w:t>
+                <w:t xml:space="preserve">hal-01398944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tunisian oasis ecosystem is a source of antagonistic Bacillus spp. producing diverse antifungal lipopeptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel El Arbi</w:t>
+                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice ROCHEX</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (1), pp.46-57. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04478924v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Tunisian oasis ecosystem is a source of antagonistic Bacillus spp. producing diverse antifungal lipopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice ROCHEX</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (1), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-9861-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Firdaous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice ROCHEX" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR7JP2SX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hamley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Dehsorkhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jauregi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Seitsonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruokolainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51514A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chataigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.01.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PWG07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharypova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-9861-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Firdaous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedjar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice ROCHEX" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR7JP2SX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hamley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Dehsorkhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jauregi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Seitsonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruokolainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51514A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chataigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.01.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PWG07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharypova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>