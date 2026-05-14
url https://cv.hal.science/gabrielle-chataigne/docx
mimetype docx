--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
+                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398944v1</w:t>
+                <w:t xml:space="preserve">hal-01601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
+                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601408v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tunisian oasis ecosystem is a source of antagonistic Bacillus spp. producing diverse antifungal lipopeptides</w:t>
               </w:r>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-9861-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Firdaous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedjar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice ROCHEX" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR7JP2SX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hamley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Dehsorkhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jauregi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Seitsonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruokolainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51514A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chataigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.01.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PWG07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharypova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rulence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ch&#226;taign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011470v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01387-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-9861-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Firdaous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khelissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedjar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice ROCHEX" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR7JP2SX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hamley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Dehsorkhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jauregi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Seitsonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruokolainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51514A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chataigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.01.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PWG07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharypova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>