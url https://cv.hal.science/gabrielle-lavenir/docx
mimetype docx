--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -277,191 +277,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur-euses face aux bases de données menstruelles : savoirs scientifiques, normes corporelles et technologies numériques</w:t>
+                <w:t xml:space="preserve">Enquêter sur les FemTech et les données personnelles : retours de terrains en Europe et aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre·s et technologies : 11e journée d’étude Genre·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Genre.S de l'UMONS, Nov 2025, Mons université, Belgique</w:t>
+              <w:t xml:space="preserve">Les Menstrueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Espace Mendès France, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517759v1</w:t>
+                <w:t xml:space="preserve">hal-05517764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les FemTech et les données personnelles : retours de terrains en Europe et aux États-Unis</w:t>
+                <w:t xml:space="preserve">Chercheur-euses face aux bases de données menstruelles : savoirs scientifiques, normes corporelles et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Menstrueuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Espace Mendès France, Nov 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Genre·s et technologies : 11e journée d’étude Genre·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Genre.S de l'UMONS, Nov 2025, Mons université, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517764v1</w:t>
+                <w:t xml:space="preserve">hal-05517759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop « Global Game Work Migration »</w:t>
               </w:r>
@@ -1679,51 +1679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>