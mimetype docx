--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -66,1473 +66,2242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood and Data Flows: Menstrual Cycle Tracking Technologies and the Production of Corporeal Experience and Gynecological Knowledge</w:t>
+                <w:t xml:space="preserve">From ‘you’re normal’ to ‘your normal’ : how menstrual tracking technologies and large-scale menstrual datasets challenge, reframe and reinforce gynecological categorizations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vétel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STS-Hub 2025: Diffracting the Critical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Humboldt Universität Zu Berlin, Mar 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">STS NL Conference : Knowledge &amp; Technology in Times of Global Shifts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Twente, Apr 2026, Enschede (Pays Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05490413v1</w:t>
+                <w:t xml:space="preserve">halshs-05596906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young People as Users and Data Producers in Menstrual Tracking Apps</w:t>
+                <w:t xml:space="preserve">Blood and Data Flows: Private Menstrual Cycle Tracking Technologies and the Production of Academic Knowledge about Women’s Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital intimacies, young people and everyday life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Di.G.I.T : Digital practices, Gender and Intimacy in Teen's everyday life, Sep 2025, Padova, Italy</w:t>
+              <w:t xml:space="preserve">STS NL Conference : Knowledge &amp; Technology in Times of Global Shifts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Twente, Apr 2026, Enschede (Pays Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05490439v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les FemTech et les données personnelles : retours de terrains en Europe et aux États-Unis</w:t>
+                <w:t xml:space="preserve">De la goutte au graphe : comment les utilisatrices des menstrutech collectent et interprètent des données intimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Menstrueuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Espace Mendès France, Nov 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire REGYN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REgards sociologiques sur la santé GYNécologique : pratiques de soin, promesses technologiques et arrangements sociaux, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517764v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur-euses face aux bases de données menstruelles : savoirs scientifiques, normes corporelles et technologies numériques</w:t>
+                <w:t xml:space="preserve">Blood and Data Flows: Menstrual Cycle Tracking Technologies and the Production of Corporeal Experience and Gynecological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vétel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre·s et technologies : 11e journée d’étude Genre·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Genre.S de l'UMONS, Nov 2025, Mons université, Belgique</w:t>
+              <w:t xml:space="preserve">STS-Hub 2025: Diffracting the Critical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt Universität Zu Berlin, Mar 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517759v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05490413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop « Global Game Work Migration »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
+                <w:t xml:space="preserve">Young People as Users and Data Producers in Menstrual Tracking Apps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGRA (Malte)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solip Park, Jan Houška, Alexandra Maiuga, Elina Koskinen, Jun 2025, Valletta / Virtual, France</w:t>
+              <w:t xml:space="preserve">Digital intimacies, young people and everyday life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Di.G.I.T : Digital practices, Gender and Intimacy in Teen's everyday life, Sep 2025, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486712v1</w:t>
+                <w:t xml:space="preserve">halshs-05490439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le mot d’ordre, c’est le bricolage” : approche auto-théorique des crises d’un studio de jeu vidéo indépendant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
+                <w:t xml:space="preserve">Enquêter sur les FemTech et les données personnelles : retours de terrains en Europe et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Les Menstrueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Espace Mendès France, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486713v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la goutte au graphe : comment les utilisatrices des menstrutech collectent et interprètent des données intimes</w:t>
+                <w:t xml:space="preserve">Chercheur-euses face aux bases de données menstruelles : savoirs scientifiques, normes corporelles et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire REGYN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REgards sociologiques sur la santé GYNécologique : pratiques de soin, promesses technologiques et arrangements sociaux, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Genre·s et technologies : 11e journée d’étude Genre·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Genre.S de l'UMONS, Nov 2025, Mons université, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517768v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workshop « Global Game Work Migration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">DIGRA (Malte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solip Park, Jan Houška, Alexandra Maiuga, Elina Koskinen, Jun 2025, Valletta / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04614037v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Le mot d’ordre, c’est le bricolage” : approche auto-théorique des crises d’un studio de jeu vidéo indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Industries Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque CIFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04614083v1</w:t>
+                <w:t xml:space="preserve">hal-05486713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites et potentiels d’une recherche-création ancrée au sein d’une industrie culturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saisir l’expérience de jeu avec les joueur.ses : co-construction d’un protocole pour une étude de réception des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">limit/no limit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04614126v1</w:t>
+                <w:t xml:space="preserve">hal-05008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l’expérience de jeu avec les joueur.ses : co-construction d’un protocole pour une étude de réception des jeux vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Créer au bord du gouffre : facteurs de crises organisationnels et stratégies de survie collectives dans un studio de jeu vidéo indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LPCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Entraves et limites du jeu vidéo : discours, normes, agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Artiaga; Flavie Falais; Thomas Luberriaga, Jun 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008734v1</w:t>
+                <w:t xml:space="preserve">halshs-04614037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du “terme branché” au “refus viscéral” : apprivoiser la notion de “serious game” dans un studio de jeu vidéo</w:t>
+                <w:t xml:space="preserve">Game Production Cultures and Collaborative Creative Processes: A Close Look at Game Development in an Indie French Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Media Industries Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04615184v1</w:t>
+                <w:t xml:space="preserve">halshs-04614083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’accessibilité : ce que les aîné·es font à la culture vidéoludique</w:t>
+                <w:t xml:space="preserve">Limites et potentiels d’une recherche-création ancrée au sein d’une industrie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeux et Accessibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">limit/no limit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04615178v1</w:t>
+                <w:t xml:space="preserve">halshs-04614126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du “terme branché” au “refus viscéral” : apprivoiser la notion de “serious game” dans un studio de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l’accessibilité : ce que les aîné·es font à la culture vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeux et Accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Research-creation at the crossroad between game production and game research. How do the design of a roguelite deckbuilder and queer games studies fuel each other?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Central and Eastern Game Studies Conference (CEEGS 2023): "Meaning and Making of Games"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04615141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de design des cartes à jouer vidéoludiques : récit en cours de pratique créative d’un deckbuilder roguelite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/marge.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet and Dominique Vinck (eds.), Doing Without, Doing With Less: The New Horizons of Innovation, Presses des Mines, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2038-3460/18594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assassin’s Creed dans la Bagdad abbasside. Enjeux de médiation et d’authenticité dans la mobilisation d’un jeu vidéo historique au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1320z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier l’inclusion numérique. Normes et usages technologiques dans des ateliers de jeux vidéo en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.10463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silver Gamers », des joueurs et joueuses comme les autres ? Ce que l’âge fait au jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.5698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps pour soi, temps perdu, temps investi : les jeux vidéo au grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Liège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités et Imaginaires du jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Tuaillon Demésy (dir.); Clémentine Hougue (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, En marge !, 978 -2-36013-715-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations initiales post-baccalauréat en ingénierie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Renzo Dell'Omodarme Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of play and the lifecourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1679,51 +2448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1320z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/dictionnaire-dissident-du-temps/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>