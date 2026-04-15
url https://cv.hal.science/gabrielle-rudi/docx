--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -397,278 +397,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean vineyard soil seed bank characterization along a slope/disturbance gradient: Opportunities for land sharing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will the European Regulation for water reuse for agricultural irrigation foster this practice in the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
+                <w:t xml:space="preserve">Cameron Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Altchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108821⟩</w:t>
+              <w:t xml:space="preserve">Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wrd.2024.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300713v1</w:t>
+                <w:t xml:space="preserve">hal-04555558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will the European Regulation for water reuse for agricultural irrigation foster this practice in the European Union?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Mclennan</w:t>
+                <w:t xml:space="preserve">Mediterranean vineyard soil seed bank characterization along a slope/disturbance gradient: Opportunities for land sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.115-135. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.108821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wrd.2024.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555558v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
               </w:r>
@@ -1314,382 +1314,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the long-distance dispersal of Johnsongrass (Sorghum halepense) in a vegetated irrigation channel</w:t>
+                <w:t xml:space="preserve">Using geomorphological variables to predict the spatial distribution of plant species in agricultural drainage networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (9), pp.1219-1228. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0191397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178967v1</w:t>
+                <w:t xml:space="preserve">hal-01691642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Photogrammetry to Construct Time Series of Vegetation Permeability to Water and Seed Transport in Agricultural Waterways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the long-distance dispersal of Johnsongrass (Sorghum halepense) in a vegetated irrigation channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10122050⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (9), pp.1219-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958411v1</w:t>
+                <w:t xml:space="preserve">hal-02178967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geomorphological variables to predict the spatial distribution of plant species in agricultural drainage networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Photogrammetry to Construct Time Series of Vegetation Permeability to Water and Seed Transport in Agricultural Waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0191397. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.2050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10122050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691642v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1701,403 +1701,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Managing vegetated water harvesting structures: effect of vegetation management on infiltration for better drought resilience in mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union; Session GC51S: Nature-Based Solutions to Ensure Food and Water Security in Rising Aridity Regions, Dec 2024, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625824v1</w:t>
+                <w:t xml:space="preserve">hal-04838271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
+                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793171v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing vegetated water harvesting structures: effect of vegetation management on infiltration for better drought resilience in mediterranean agroecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union; Session GC51S: Nature-Based Solutions to Ensure Food and Water Security in Rising Aridity Regions, Dec 2024, Washington, United States</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838271v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maintenance practices on plant community properties interacting with ecosystem functions in an agricultural ditch</w:t>
               </w:r>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Desserme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des zones d’influences des acteurs de l’agriculture et de l’eau dans le bassin versant du Lebna en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Beguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456757v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555558v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mclennan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2024.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456757v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555558v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mclennan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2024.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>