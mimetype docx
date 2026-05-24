--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -397,278 +397,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will the European Regulation for water reuse for agricultural irrigation foster this practice in the European Union?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean vineyard soil seed bank characterization along a slope/disturbance gradient: Opportunities for land sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Mclennan</w:t>
+                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wrd.2024.012⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.108821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555558v2</w:t>
+                <w:t xml:space="preserve">hal-04300713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean vineyard soil seed bank characterization along a slope/disturbance gradient: Opportunities for land sharing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Chaudron</w:t>
+                <w:t xml:space="preserve">Will the European Regulation for water reuse for agricultural irrigation foster this practice in the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Mclennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Altchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 361, pp.108821. </w:t>
+              <w:t xml:space="preserve">Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.115-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wrd.2024.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300713v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
               </w:r>
@@ -1822,507 +1822,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
+                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loriane Pignard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625824v1</w:t>
+                <w:t xml:space="preserve">hal-04793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+                <w:t xml:space="preserve">Loriane Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793171v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maintenance practices on plant community properties interacting with ecosystem functions in an agricultural ditch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring from close-range remote sensing the hydraulic resistance (Manning) of agricultural channel network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop of the Italian Association of Agricultural Engineering (AIIA) - Remote Sensing for land degradation analysis and sustainable management of agroforestry systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIIA- University of Padova, Nov 2020, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003366v1</w:t>
+                <w:t xml:space="preserve">hal-03029300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring from close-range remote sensing the hydraulic resistance (Manning) of agricultural channel network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of maintenance practices on plant community properties interacting with ecosystem functions in an agricultural ditch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Italian Association of Agricultural Engineering (AIIA) - Remote Sensing for land degradation analysis and sustainable management of agroforestry systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Austria. pp.EGU2020-9922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029300v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services coming from landscape infrastructures in agroecosystems : example of surface drainage ditches</w:t>
               </w:r>
@@ -2544,230 +2544,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image analysis for studying eco-hydraulic processes in open channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological variables to predict the spatial distribution of plant species in agricultural ditches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAHR Europe Congress: New Challenges in Hydraulic Research and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">HydroEco 2017 - Ecohydrology on the Edge: ecology‐hydrology‐human interactions in a changing world - 6 th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816131v1</w:t>
+                <w:t xml:space="preserve">hal-01680048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological variables to predict the spatial distribution of plant species in agricultural ditches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital image analysis for studying eco-hydraulic processes in open channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroEco 2017 - Ecohydrology on the Edge: ecology‐hydrology‐human interactions in a changing world - 6 th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. IAHR Europe Congress: New Challenges in Hydraulic Research and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680048v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration par simulation de processus abiotiques en interaction avec la végétation dans les fossés agricoles l'échelle du paysage</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des zones d’influences des acteurs de l’agriculture et de l’eau dans le bassin versant du Lebna en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Beguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456757v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555558v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mclennan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2024.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456757v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555558v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mclennan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2024.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b23z-b614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02524515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>