--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -599,417 +599,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en art de la Blackfoot Valley (Montana, USA) ou comment (ré)concilier le front minier et le front écologique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.3690⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479637v1</w:t>
+                <w:t xml:space="preserve">hal-01648459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+                <w:t xml:space="preserve">Aestheticising the Blackfoot Valley (Montana, USA), or How to Reconcile the Mining Frontier and the Eco-Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), https://rga.revues.org/3738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648459v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aestheticising the Blackfoot Valley (Montana, USA), or How to Reconcile the Mining Frontier and the Eco-Frontier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (2), https://rga.revues.org/3738. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555449v1</w:t>
+                <w:t xml:space="preserve">hal-01648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+                <w:t xml:space="preserve">La mise en art de la Blackfoot Valley (Montana, USA) ou comment (ré)concilier le front minier et le front écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mise en art des espaces montagnards : acteurs, processus et transformations territoriales, 105 (2), pp.3690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648463v1</w:t>
+                <w:t xml:space="preserve">hal-03479637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du personnage du cow-boy solitaire à celui du pêcheur à la mouche : la fiction au fondement de la mutation territoriale de l'ouest du Montana ?</w:t>
               </w:r>
@@ -1086,51 +1086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman policier au territoire touristique. Ystad, Stockholm: enquête sur les phénomènes Wallander et Millénium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,217 +1384,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulations entre recompositions sociales des espaces ruraux, mutations paysagères et grande faune sauvage : une proposition de recherche par transects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Pennec</w:t>
+                <w:t xml:space="preserve">Rencontre avec Pete Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Festival Vins Noirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850071v1</w:t>
+                <w:t xml:space="preserve">hal-04669583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre avec Pete Fromm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulations entre recompositions sociales des espaces ruraux, mutations paysagères et grande faune sauvage : une proposition de recherche par transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Vins Noirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669583v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat mouvant : sports et normes corporelles, une mise en je(u) pédagogique</w:t>
               </w:r>
@@ -2204,571 +2204,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
+              <w:t xml:space="preserve">Les Territoires de l'imaginaire. Utopies, représentations, prospective. 26ème Festival international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232113v1</w:t>
+                <w:t xml:space="preserve">hal-01212561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232112v1</w:t>
+                <w:t xml:space="preserve">hal-01232117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire?</w:t>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Territoires de l'imaginaire. Utopies, représentations, prospective. 26ème Festival international de géographie</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212561v1</w:t>
+                <w:t xml:space="preserve">halshs-01230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digging for Understanding Environmental Injustice in Western Montana: a Deep Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">ASLE Eleventh Biennal Conference, University of Idaho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASLE, Jun 2015, Moscow, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232117v1</w:t>
+                <w:t xml:space="preserve">hal-01232110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire</w:t>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230705v1</w:t>
+                <w:t xml:space="preserve">hal-01232113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging for Understanding Environmental Injustice in Western Montana: a Deep Geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLE Eleventh Biennal Conference, University of Idaho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASLE, Jun 2015, Moscow, Idaho, United States</w:t>
+              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232110v1</w:t>
+                <w:t xml:space="preserve">hal-01232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
               </w:r>
@@ -4523,51 +4523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n9z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02098048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n9z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02098048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>