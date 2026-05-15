--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -794,222 +794,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+                <w:t xml:space="preserve">La mise en art de la Blackfoot Valley (Montana, USA) ou comment (ré)concilier le front minier et le front écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mise en art des espaces montagnards : acteurs, processus et transformations territoriales, 105 (2), pp.3690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648463v1</w:t>
+                <w:t xml:space="preserve">hal-03479637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en art de la Blackfoot Valley (Montana, USA) ou comment (ré)concilier le front minier et le front écologique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La mise en art des espaces montagnards : acteurs, processus et transformations territoriales, 105 (2), pp.3690. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479637v1</w:t>
+                <w:t xml:space="preserve">hal-01648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du personnage du cow-boy solitaire à celui du pêcheur à la mouche : la fiction au fondement de la mutation territoriale de l'ouest du Montana ?</w:t>
               </w:r>
@@ -2135,96 +2135,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Dynamiques urbaines au prisme des Sciences Humaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut SHS, Université de Limoges, Mar 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232108v1</w:t>
+                <w:t xml:space="preserve">hal-01232117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire?</w:t>
               </w:r>
@@ -2299,571 +2325,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Frédéric</w:t>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232117v1</w:t>
+                <w:t xml:space="preserve">hal-01232113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire</w:t>
+                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230705v1</w:t>
+                <w:t xml:space="preserve">hal-01232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging for Understanding Environmental Injustice in Western Montana: a Deep Geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLE Eleventh Biennal Conference, University of Idaho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASLE, Jun 2015, Moscow, Idaho, United States</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232110v1</w:t>
+                <w:t xml:space="preserve">halshs-01230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digging for Understanding Environmental Injustice in Western Montana: a Deep Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">ASLE Eleventh Biennal Conference, University of Idaho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASLE, Jun 2015, Moscow, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232113v1</w:t>
+                <w:t xml:space="preserve">hal-01232110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232112v1</w:t>
+                <w:t xml:space="preserve">hal-01232116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Dynamiques urbaines au prisme des Sciences Humaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut SHS, Université de Limoges, Mar 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232116v1</w:t>
+                <w:t xml:space="preserve">hal-01232108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crime fiction to the making of a touristic place. Ystad, Stockhom: two investigations</w:t>
               </w:r>
@@ -4523,51 +4523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n9z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02098048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n9z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02098048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>