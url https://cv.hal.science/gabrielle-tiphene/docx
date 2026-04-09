--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -308,295 +308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical softening of CuX alloys at elevated temperatures studied via high temperature scanning indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Sos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+                <w:t xml:space="preserve">Benedicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Bruns</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bruder</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-024-01466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04661978v1</w:t>
+                <w:t xml:space="preserve">emse-04795120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical softening of CuX alloys at elevated temperatures studied via high temperature scanning indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Sos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Adogou</w:t>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Sebastian Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+                <w:t xml:space="preserve">Enrico Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.112865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-024-01466-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04795120v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04661978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of softening kinetics in cold-rolled pure aluminum and copper using high-temperature scanning indentation</w:t>
               </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.112171. </w:t>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1010,77 +1010,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 781, pp.139246. </w:t>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1562,51 +1562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ECDL0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ECDL0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>