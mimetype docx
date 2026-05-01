--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -153,78 +153,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50 (6), pp.705-714. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05156852v1</w:t>
+                <w:t xml:space="preserve">emse-05094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending nanoindentation testing toward extreme strain rates and temperatures for probing materials evolution at the nanoscale</w:t>
               </w:r>
@@ -257,78 +257,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.705-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43577-025-00918-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05094087v1</w:t>
+                <w:t xml:space="preserve">emse-05156852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
               </w:r>
@@ -710,295 +710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04170743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484851v1</w:t>
+                <w:t xml:space="preserve">hal-03214795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Baral</w:t>
+                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.101126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214795v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep vs. indentation relaxation: A matter of strain rate definition?</w:t>
               </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1322,51 +1322,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Scanning Indentation (HTSI) : Compréhension des essais de nanoindentation lors des transformations physiques de matériaux métalliques à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale de Lyon, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ECDL0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1562,51 +1562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ECDL0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05094087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00918-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05156852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ECDL0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>