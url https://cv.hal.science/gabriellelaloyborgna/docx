--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2087 +66,2087 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward quantitative X-ray elastography of coronary arteries using flexural pulse waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2419060122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.047134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic microelastography for evaluation of ultrasound-induced softening of pancreatic cancer spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vovard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.024024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.024024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward real-time shear-wave imaging: Ultradense magnetic sources enable rapid diffuse field correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.064061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexural pulse wave velocity in blood vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (5), pp.2948-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the viscoelastic properties of in vitro crystalline lens samples using ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (10), pp.103701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0165197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04355641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidero Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (25), pp.eadf1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phase transition approach to elucidate the propagation of shear waves in viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étonnante découverte sur le pouls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.924-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravitational lens effect revisited through membrane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/10.0006612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04004542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-elastography : towards ultrasonic shear waves in soft solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive elastography of the esophagus: from model to preliminary in-vivo experiments using diameter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ac277d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04816180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-of-Flight and Noise-Correlation-inspired Algorithms for Full-Field Shear-wave Elastography using Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.26.8.086006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Separation and Identification of Isomers Using Infrared Multiple Photon Dissociation Ion Spectroscopy Coupled to Liquid Chromatography: Application to the Analysis of Disaccharides Regio-Isomers and Monosaccharide Anomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (20), pp.11741-11745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasound imaging of bone: anatomical images, tissue structural quality, and pulsatile blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pim Hutting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Bertona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless micro-elastography of single cells using oscillating microbubbles as shear wave sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431401v1</w:t>
-              </w:r>
-[...1792 lines deleted...]
-                <w:t xml:space="preserve">hal-01936856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2164,1023 +2164,1023 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-élastographie : caractérisation mécanique de la cellule par ondes élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04591004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise-Correlation-inspired Algorithm for Full-Field Shear-wave Transient Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, janvier 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de l' Élasticité de la membrane cellulaire pour l'OPtimisation de l'administration de médicaments anticancéreux par UltraSons - ÉlastOPUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de l'appel PEPS « Mécanique du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative full-field transient elastography based on digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, février 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, San Francisco, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-implemented method and apparatus for characterizing a flexible tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US12462371B2. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational lens effect of membrane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse flexural waves in blood vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidero Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency elastic wave propagation in micro-elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zorgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1089-1089, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240366v1</w:t>
-              </w:r>
-[...538 lines deleted...]
-                <w:t xml:space="preserve">hal-03619176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Hutting" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bertona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vovard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rohfritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aichele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023172" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04355641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac277d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.26.8.086006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04591004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622348v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vovard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aichele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04355641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac277d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.26.8.086006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Hutting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bertona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04591004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>