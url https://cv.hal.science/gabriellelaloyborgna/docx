--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -66,2087 +66,2087 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative ultrasound imaging of bone: anatomical images, tissue structural quality, and pulsatile blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Hutting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Bertona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contactless micro-elastography of single cells using oscillating microbubbles as shear wave sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward quantitative X-ray elastography of coronary arteries using flexural pulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2419060122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), pp.047134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic microelastography for evaluation of ultrasound-induced softening of pancreatic cancer spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (2), pp.024024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.024024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward real-time shear-wave imaging: Ultradense magnetic sources enable rapid diffuse field correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aichele</w:t>
+                <w:t xml:space="preserve">Flexural pulse wave velocity in blood vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (5), pp.2948-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844048v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural pulse wave velocity in blood vessels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Toward real-time shear-wave imaging: Ultradense magnetic sources enable rapid diffuse field correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aichele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025855⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.064061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442576v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the viscoelastic properties of in vitro crystalline lens samples using ultrasound elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (10), pp.103701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0165197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04355641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">A phase transition approach to elucidate the propagation of shear waves in viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415449v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase transition approach to elucidate the propagation of shear waves in viscoelastic materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Catheline</w:t>
+                <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidero Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150219⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (25), pp.eadf1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427708v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étonnante découverte sur le pouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (12), pp.924-925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2023172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational lens effect revisited through membrane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.47-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/10.0006612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04004542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-elastography : towards ultrasonic shear waves in soft solids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Catheline</w:t>
+                <w:t xml:space="preserve">Passive elastography of the esophagus: from model to preliminary in-vivo experiments using diameter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0039816⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ac277d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441504v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04816180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive elastography of the esophagus: from model to preliminary in-vivo experiments using diameter measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Roman</w:t>
+                <w:t xml:space="preserve">Micro-elastography : towards ultrasonic shear waves in soft solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ac277d⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04816180v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight and Noise-Correlation-inspired Algorithms for Full-Field Shear-wave Elastography using Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JBO.26.8.086006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Separation and Identification of Isomers Using Infrared Multiple Photon Dissociation Ion Spectroscopy Coupled to Liquid Chromatography: Application to the Analysis of Disaccharides Regio-Isomers and Monosaccharide Anomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90 (20), pp.11741-11745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936856v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-05431401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2164,1023 +2164,1023 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-élastographie : caractérisation mécanique de la cellule par ondes élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04591004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravitational lens effect of membrane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulse flexural waves in blood vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidero Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency elastic wave propagation in micro-elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giammarinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1089-1089, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-implemented method and apparatus for characterizing a flexible tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US12462371B2. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-Correlation-inspired Algorithm for Full-Field Shear-wave Transient Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, janvier 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l' Élasticité de la membrane cellulaire pour l'OPtimisation de l'administration de médicaments anticancéreux par UltraSons - ÉlastOPUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'appel PEPS « Mécanique du futur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative full-field transient elastography based on digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, février 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, San Francisco, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619176v1</w:t>
-              </w:r>
-[...522 lines deleted...]
-                <w:t xml:space="preserve">hal-03240366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vovard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aichele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04355641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac277d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.26.8.086006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Hutting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bertona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04591004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Hutting" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bertona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giammarinaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419060122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloy-Borgna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vovard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rohfritsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.024024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aichele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giammarinaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04355641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Moussa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023172" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac277d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorgani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.26.8.086006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04591004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622348v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>