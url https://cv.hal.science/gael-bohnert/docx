--- v0 (2026-03-12)
+++ v1 (2026-04-07)
@@ -66,1348 +66,1426 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il considérer les exploitations agricoles des piémonts comme des exploitations de moyenne montagne ?</w:t>
+                <w:t xml:space="preserve">Le rôle de la frontière dans l’adaptation au changement climatique des agriculteur.ice.s du Rhin Supérieur (France, Allemagne, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.201-226. </w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/rrs.585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/160cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421682v1</w:t>
+                <w:t xml:space="preserve">hal-05581137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et contraintes territoriales face à l’adaptation au changement climatique - Étude des transitions de deux filières agricoles dans le Rhin Supérieur</w:t>
+                <w:t xml:space="preserve">Faut-il considérer les exploitations agricoles des piémonts comme des exploitations de moyenne montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.201-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564592v1</w:t>
+                <w:t xml:space="preserve">hal-05421682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche comparative, une méthode pour comprendre les stratégies d’adaptation au changement climatique dans les vignobles alsacien, badois et palatin</w:t>
+                <w:t xml:space="preserve">Ressources et contraintes territoriales face à l’adaptation au changement climatique - Étude des transitions de deux filières agricoles dans le Rhin Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459109v1</w:t>
+                <w:t xml:space="preserve">hal-04564592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate change induced drought and adaptation strategies in wine-growing in the Rhine Valley (France, Germany, Switzerland)</w:t>
+                <w:t xml:space="preserve">L’approche comparative, une méthode pour comprendre les stratégies d’adaptation au changement climatique dans les vignobles alsacien, badois et palatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.100081. </w:t>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.186-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/sources.880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211859v1</w:t>
+                <w:t xml:space="preserve">hal-04459109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique remet-il en cause l’identité des vins et des vignobles dans le Rhin Supérieur ?</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363698v1</w:t>
+                <w:t xml:space="preserve">hal-04459093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Le changement climatique remet-il en cause l’identité des vins et des vignobles dans le Rhin Supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.157-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459093v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la transition du secteur brassicole vers l’adaptation au changement climatique dans le Rhin Supérieur</w:t>
+                <w:t xml:space="preserve">Farmers' adaptation and mitigation practices in the Upper Rhine Valley: Drivers, synergies and trade‐offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scholze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334724v1</w:t>
+                <w:t xml:space="preserve">hal-04262254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' adaptation and mitigation practices in the Upper Rhine Valley: Drivers, synergies and trade‐offs</w:t>
+                <w:t xml:space="preserve">Impacts of climate change induced drought and adaptation strategies in wine-growing in the Rhine Valley (France, Germany, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.100081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de la transition du secteur brassicole vers l’adaptation au changement climatique dans le Rhin Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geoj.12551⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scholze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Varia, 97 (3), https://doi.org/10.4000/geocarrefour.22653</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262254v1</w:t>
+                <w:t xml:space="preserve">hal-04334724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture de régénération, un modèle consensuel pour les transitions agricoles et alimentaires dans le Ternois-7 Vallées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAMAA Circulations et appropriations des modèles agri-alimentaires : quelles prises pour les acteurs territoriaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Darly; Renaud Metereau; Magali Hulot; Frédéric Landy; Héloïse Rato; Morgane Retière; Manon Tassel, Jun 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter d’être vulnérable pour devenir résilient. Réflexion à partir des trajectoires d’adaptation d’agriculteurs dans le Rhin supérieur (France, Allemagne, Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la vulnérabilité. Journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire RURALITES; laboratoire CITERES, Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie des données personnelles dans les projets de recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les transitions agricoles et alimentaires dans le Ternois 7 Vallées (62) : coopération entre géographe et agronome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Perrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes Rurales 2025 - Entretiens agronomiques Olivier de Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153531v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-04725240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le contexte du changement climatique, l’eau, un risque ou une ressource ? Enjeux et stratégies d’adaptation en brasserie, viticulture et grandes cultures dans le Rhin Supérieur (France, Allemagne, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Woloszyn; Jean-Jacques Girardot; Giovanna Truda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Guerres et Paix] de l’eau Socio-écologie de l'eau, Economie du Partage et Intelligence Territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Gutenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-91, 2023, Social Systems, Cultures and Development, 978-88-7554-220-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1417,138 +1495,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif vosgien à l'heure des humanités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1695,51 +1773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04211859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Milon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/guerre-et-paix-de-leau-socio-ecologie-de-leau-economie-du-partage-et-intelligence-territoriale/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160cb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Milon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04211859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/guerre-et-paix-de-leau-socio-ecologie-de-leau-economie-du-partage-et-intelligence-territoriale/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>