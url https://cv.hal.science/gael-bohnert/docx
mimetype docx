--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -416,382 +416,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Farmers' adaptation and mitigation practices in the Upper Rhine Valley: Drivers, synergies and trade‐offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459093v1</w:t>
+                <w:t xml:space="preserve">hal-04262254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique remet-il en cause l’identité des vins et des vignobles dans le Rhin Supérieur ?</w:t>
+                <w:t xml:space="preserve">Impacts of climate change induced drought and adaptation strategies in wine-growing in the Rhine Valley (France, Germany, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/rrs.383⟩</w:t>
+              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.100081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363698v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' adaptation and mitigation practices in the Upper Rhine Valley: Drivers, synergies and trade‐offs</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262254v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate change induced drought and adaptation strategies in wine-growing in the Rhine Valley (France, Germany, Switzerland)</w:t>
+                <w:t xml:space="preserve">Le changement climatique remet-il en cause l’identité des vins et des vignobles dans le Rhin Supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Research Themes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.100081. </w:t>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.157-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/rrs.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211859v1</w:t>
+                <w:t xml:space="preserve">hal-04363698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la transition du secteur brassicole vers l’adaptation au changement climatique dans le Rhin Supérieur</w:t>
               </w:r>
@@ -1522,64 +1522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif vosgien à l'heure des humanités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1773,51 +1773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160cb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Milon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04211859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/guerre-et-paix-de-leau-socio-ecologie-de-leau-economie-du-partage-et-intelligence-territoriale/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160cb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04211859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Milon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/guerre-et-paix-de-leau-socio-ecologie-de-leau-economie-du-partage-et-intelligence-territoriale/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>