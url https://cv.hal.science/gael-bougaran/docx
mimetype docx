--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -126,3379 +126,3513 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light and cultivation duration on the dynamics of the intra and extracellular amphidinols in nitrogen deficient Amphidinium carterae culture</w:t>
+                <w:t xml:space="preserve">Content, Ratio and Productivity of Amphidinols in Wild-Type and Mutagenized Strains of Amphidinium carterae at Different Growth Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Citakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Réveillon</w:t>
+                <w:t xml:space="preserve">Cyril El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, 104195 (10p.). </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (2), 77 (23p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md24020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206171v1</w:t>
+                <w:t xml:space="preserve">hal-05587159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Dynamics in the Microalga Tisochrysis lutea: Influence of Light Duration and Drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of light and cultivation duration on the dynamics of the intra and extracellular amphidinols in nitrogen deficient Amphidinium carterae culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Citakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pageault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charrier</w:t>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13221925⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, 104195 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828466v1</w:t>
+                <w:t xml:space="preserve">hal-05206171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype stability and dynamics of transposable elements in a strain of the microalga Tisochrysis lutea with improved lipid traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Cycle Dynamics in the Microalga Tisochrysis lutea: Influence of Light Duration and Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pageault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Berthelier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284656⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (22), 1925 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13221925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204049v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the optimization of genetic polymorphism with EMS-induced mutagenesis in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Rumin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Carrier</w:t>
+                <w:t xml:space="preserve">Catherine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, 103148 (8p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium in Marine Organic Biomarkers: Toward a new tool for quantifying aquatic mixotrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype stability and dynamics of transposable elements in a strain of the microalga Tisochrysis lutea with improved lipid traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐andré Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Berard</w:t>
+                <w:t xml:space="preserve">Nathalie Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0284656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203734v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuterium in Marine Organic Biomarkers: Toward a new tool for quantifying aquatic mixotrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐andré Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive N. Trueman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+                <w:t xml:space="preserve">Daniel J. Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (3), pp.776-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880016v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and phosphorus limitations induce carbon partitioning and membrane lipid remodelling in the marine diatom Phaeodactylum tricornutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1567823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.775-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302335v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Orientation in the Diatom Phaeodactylum tricornutum: The Effects of Carbon Limitation and Photon Flux Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Veidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine lipid and neutral lipid production under nitrogen or phosphorus limitation in the marine microalga Tisochrysis lutea (Haptophyta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nitrogen and phosphorus limitations induce carbon partitioning and membrane lipid remodelling in the marine diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.101506. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.342-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1567823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495572v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of light and nitrogen availability on photosynthetic efficiency and fatty acid content of three original benthic diatom strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Betaine lipid and neutral lipid production under nitrogen or phosphorus limitation in the marine microalga Tisochrysis lutea (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cointet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224701⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529923v1</w:t>
+                <w:t xml:space="preserve">hal-02495572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effects of blue light and dilution rate on lipid class and fatty acid composition of Tisochrysis lutea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of light and nitrogen availability on photosynthetic efficiency and fatty acid content of three original benthic diatom strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vony Rabesaotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marchetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-017-1340-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412997v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The combined effects of blue light and dilution rate on lipid class and fatty acid composition of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiz da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.1483-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-017-1340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576865v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CO 2 -starved diatom Phaeodactylum tricornutum to light intensity transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+                <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafâa Boureba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Moreau</w:t>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0396⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490734v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen limitation on Dunaliella sp.–Alteromonas sp. interactions: from mutualistic to competitive relationships.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of CO 2 -starved diatom Phaeodactylum tricornutum to light intensity transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafâa Boureba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Zahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Le Chevanton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+                <w:t xml:space="preserve">Brigitte Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00123⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1728), pp.20160396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201701v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factors in microalgae: genome-wide prediction and comparative analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Carrier</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen limitation on Dunaliella sp.–Alteromonas sp. interactions: from mutualistic to competitive relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chénais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2610-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (123), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901121v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-affinity nitrate/nitrite transporter genes (Nrt2) in Tisochrysis lutea: identification and expression analyses reveal some interesting specificities of Haptophyta microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription factors in microalgae: genome-wide prediction and comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Georgette Charrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 154 (4), pp.572-590. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2610-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200574v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High-affinity nitrate/nitrite transporter genes (Nrt2) in Tisochrysis lutea: identification and expression analyses reveal some interesting specificities of Haptophyta microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Georgette Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154 (4), pp.572-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100651v1</w:t>
+                <w:t xml:space="preserve">hal-04200574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.04.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998525v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of blue light on the biochemical composition and photosynthetic activity of Isochrysis sp. (T-iso)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-012-9844-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.991-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789430v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and selection of growth-promoting bacteria for ıt Dunaliella cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of blue light on the biochemical composition and photosynthetic activity of Isochrysis sp. (T-iso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, pp.212--222. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9844-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852257v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of neutral lipid productivity in the microalga Isochrysis affinis Galbana (T-Iso) by a mutation-selection procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grouas</w:t>
+                <w:t xml:space="preserve">Screening and selection of growth-promoting bacteria for ıt Dunaliella cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.24560⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.212--222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499197v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Microalgae for the Production of Bioactive Molecules of Pharmaceutical Interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of neutral lipid productivity in the microalga Isochrysis affinis Galbana (T-Iso) by a mutation-selection procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mimouni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picot</w:t>
+                <w:t xml:space="preserve">Sophie Grouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920112804724828⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (11), pp.2737-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248050v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing conditions for the continuous culture of Isochrysis affinis galbana relevant to commercial hatcheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Megrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lukomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 326, pp.106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">The Potential of Microalgae for the Production of Bioactive Molecules of Pharmaceutical Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 265 (3), pp.443. </w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (15), pp.2733-2750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/138920112804724828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608413v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling continuous cultures of microalgae colimited by nitrogen and phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 265 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3508,400 +3642,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of culture conditions on the secretion of eGFP driven by the nitrate reductase promoter in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gargouch Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Congress of OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of prey organisms of Dinophysis helps explain why its occurrence along the French Atlantic coast does not show trends over a 20-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale sur les algues toxiques Phycotox2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer, May 2019, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3911,154 +4045,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgues et Biotechnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation et économie des ressources marines. Volume 4. Série Mer et Océan dirigée par André Mariotti sous la direction d'André Monaco et Patrick Prouzet. 2014. ISBN : 978-1-78405-003-0 Chapitre 2, pp.65-112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4068,161 +4202,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de fixation de co2 et de traitement de dechets organiques par couplage d'un systeme de digestion anaerobie et d'un systeme de production de microorganismes phytoplanctoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2010084274 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4290,51 +4424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E8ECD2"/>
+    <w:nsid w:val="BB0D1823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4521,51 +4655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-bougaran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3463-7590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Citakovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pageault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221925" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Cormier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive N. Trueman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Mayor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101506" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1340-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Chevanton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2610-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Georgette Charrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9844-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRZK6316-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.05.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grouas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Megrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.11.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latrille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-bougaran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3463-7590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Citakovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bougaran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril El Khoury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md24020077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pageault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Cormier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive N. Trueman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Mayor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101506" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1340-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Chevanton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2610-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Georgette Charrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9844-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRZK6316-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grouas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24560" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Megrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.11.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouch Nesrine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toustou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latrille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>