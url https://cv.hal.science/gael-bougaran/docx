--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -4424,51 +4424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB0D1823"/>
+    <w:nsid w:val="64732A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>