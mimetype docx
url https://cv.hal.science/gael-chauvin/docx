--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Chauvin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (249)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scigliuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-SHYNE: X-Shooter spectra of young exoplanet analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar halo subtraction alternative for accreting companions' characterization with integral field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Julo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A205. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit and atmosphere of HIP 99770 b through the eyes of VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B F M Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E van den Ancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scigliuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mâlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05140539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramkrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new treatment of telluric and stellar features for medium-resolution spectroscopy and molecular mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A120. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for low-mass companions at small separations in transition disks with aperture masking interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the β Pictoris planetary system and its falling evaporating bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric properties of AF Lep b with forward modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palma-Bifani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A214. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast at short separation with VLTI/GRAVITY: Bringing Gaia companions to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A258. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations for the SAXO+ upgrade: Performance analysis of the adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A199. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Provides Evidence the Young, Substellar Companion HD 136164 Ab Formed Like a “Failed Star”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations of AF Lep b: Preference for Circular Orbits, Cloudy Atmospheres, and a Moderately Enhanced Metallicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Franson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad9265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. IV. NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 963, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad21fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04478997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peering into the young planetary system AB Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palma-Bifani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A90. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First VLTI/GRAVITY Observations of HIP 65426 b: Evidence for a Low or Moderate Orbital Eccentricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad06b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-179: A young system with a transiting compact Neptune-mass planet and a low-mass companion in outer orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nardiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Summary: Exoplanet Orbits and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/acff88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the atmosphere of the exoplanet 51 Eridani b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (1), pp.L20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner warp discovered in the disk around HD 110058 using VLT/SPHERE and HST/STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A8. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an unsupervised massive analysis of SPHERE high-contrast data with PACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A205. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations and Characterization of the Brown Dwarf Companion HD 72946 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 956 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acf761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct discovery of the inner exoplanet in the HD 206893 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.L5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission line variability of young 10-30 MJup companions: I. The case of GQ Lup b and GSC 06214-00210 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhiko Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanawuth Thanathibodee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A123. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany E Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-SHYNE: X-shooter spectra of young exoplanet analogs: I. A medium-resolution 0.65-2.5 μ m one-shot spectrum of VHS 1256-1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAPS programme at TNG. XLVIII. The unusual formation history of V1298 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Polychroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary system architectures with low-mass inner planets. Direct imaging exploration of mature systems beyond 1 au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imaged 15 M Jup companion within a hierarchical quadruple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viswanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.L10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples among B stars in the Scorpius-Centaurus association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nascimbeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-albedo, low polarization disk around HD 114082 that harbors a Jupiter-sized transiting planet. Constraints from VLT/SPHERE completed with TESS, Gaia, and radial velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAST detection of a brown dwarf and a low-mass stellar companion around the young bright B star HIP 81208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Viswanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A54. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The β Pictoris system: Setting constraints on the planet and the disk structures at mid-IR wavelengths with NEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A35. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing extreme planetary architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A114. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical masses for two M1 + mid-M dwarf binaries monitored during the SPHERE-SHINE survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Binocular Telescope Search for Companions and Substructures in the (Pre)transitional Disk of AB Aurigae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4be4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of late infall and possible planet formation around DR Tau using VLT/SPHERE and LBTI/LMIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A63. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Interferometer For Exoplanets (LIFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, pp.A21. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPY - NaCo Imaging Survey for Planets around Young stars. CenteR: The impact of centering and frame selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Launhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goździewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Near-infrared Water Ice at the Surface of the (Pre)Transitional Disk of AB Aur: Informing Icy Grain Abundance, Composition, and Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Follette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (4), pp.145. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac4d9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended scattered light disk around AT Pyx. Possible planet formation in a cometary globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth direct imaging and spectroscopic characterization of the young Solar System analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. -X. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique. II. On-sky wavefront correction and coherent differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New binaries from the SHINE survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the innermost region of the AU Microscopii debris disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently combining α CenA multi-epoch high-contrast imaging data. Application of K-Stacker to the 80 hours NEAR campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for the Direct Imaging &amp; Spectroscopy of Exoplanetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1039), pp.095003. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac77bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated orbital monitoring and dynamical masses for nearby M-dwarf binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Calissendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A16. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaled-up planetary system around a supernova progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Mamajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jensen-Clem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-orbit giant planet in the high-mass b Centauri binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 600 (7888), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOPHIE RV search for giant planets around young nearby stars (YNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A39. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-resolution spectrum of the exoplanet HIP 65426 b★</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A59. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03365088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Brown-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barraza-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Melon Fuksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kurtovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, 17 pp. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Companions via Direct Imaging in the DSHARP Planet-forming Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abd40d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the presence of planets in systems with debris discs: HD 92945 and HD 107146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (1), pp.1276-1289. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.L2. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecoroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible single-armed spiral in the protoplanetary disk around HD 34282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A25. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbers: SPHERE detection limits to planetary-mass companions in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A101. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from SPHERE for the astrometric strategy of the next generation of exoplanet imaging instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (03), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.3.035004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAST begins: sample characteristics and survey performance of the B-star Exoplanet Abundance Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A164. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2MASS J15491331-3539118: a new low-mass wide companion of the GQ Lup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L1. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Molaverdikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trifonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE survey for exoplanets around young early-type stars, including systems with multi-belt architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A54. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rigliaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.L2. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HARPS RV search for planets around young nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A44. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowing and multiple rings in the protoplanetary disk of HD 139614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela A Muro-Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A121. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new take on the low-mass brown dwarf companions on wide orbits in Upper-Scorpius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozua de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on protolunar disc masses using ALMA observations of directly imaged exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Casassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.1005-1011. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Moór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and spectral analysis of the benchmark brown dwarf HD 4747B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A107. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A54. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Launhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoniucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blobs, spiral arms, and a possible planet around HD 169142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A140. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A92. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full exploration of the giant planet population around β Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GJ 504 system revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-resolution integral-field spectroscopy for high-contrast exoplanet imaging. Molecule maps of the β Pictoris system with SINFONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Hoeijmakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. G. Snellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. de Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct detection of a polarized companion outside a resolved circumbinary disk around CS Chamaeleonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A79. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rigliaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for H α emitting sources around MWC 758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L5. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sezestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting a binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L118-L122. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of moderately young but extremely red, very dusty substellar companion HD 206893B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A79. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 outburst in the young stellar system Z CMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Kóspál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A91. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belt(s) of debris resolved around the Sco-Cen star HIP 67497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.L7. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Millimeter Detection of the Disk around a Young, Isolated, Planetary-mass Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viki Joergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa7046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resolved and Asymmetric Ring of PAHs within the Young Circumstellar Disk of IRS 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schworer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.77. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa74b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02190411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining direct imaging and radial velocity data towards a full exploration of the giant planet population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A54. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A3. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of close visual binaries from the AstraLux Large M Dwarf Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.2576-2585. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOTS: The Search for Planets Orbiting Two Stars II. First constraints on the frequency of sub-stellar companions on wide circumbinary orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSIVE: A Bayesian analysis of giant planet populations around low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoniucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits III. The frequency of brown dwarfs and giant planets as companions to solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 828 (2), </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M-dwarf star in the transition disk of Herbig HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Greenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.A90. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital fitting of imaged planetary companions with high eccentricities and unbound orbits. Their application to Fomalhaut b and PZ Telecopii B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Imaging Polarimetry of the LkCa 15 Protoplanetary Disk with SPHERE ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 808, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/808/2/L41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs in wide orbits I. Sample definition and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hagelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limits with spectral differential imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits II. Survey description, results, and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very deep images of the innermost regions of the β Pictoris debris disc at L ′</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A91. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF THE BENCHMARK BINARY NLTT 33370 ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the formation and settling of dust in the atmospheres of young M and L dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manjavacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cool giant exoplanets around young and nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A126. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library of near-infrared integral field spectra of young M-L dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared detection and characterization of the exoplanet HD 95086 b with the Gemini Planet Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.L4. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and orbital properties of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.L9. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TW Hydrae Association : trigonometric parallaxes and kinematic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. B. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A121. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772 (2), pp.L15. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/772/2/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The near-infrared spectral energy distribution of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A107. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent confirmation of β Pictoris b imaging with NICI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.L14. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the NaCo Large Program: probing the occurrence of exoplanets and brown dwarfs at wide orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (S299), pp.17-20. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313007680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Arms in the Asymmetrically Illuminated Disk of MWC 758 and Constraints on Giant Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fukagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762, pp.48. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/762/1/48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical false positives in direct imaging for exoplanets: a white dwarf close to a rejuvenated star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hagelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT-IMAGING” (2013, ApJL, 772, L15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776 (1), pp.L17. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/776/1/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FURTHER EVIDENCE OF THE PLANETARY NATURE OF HD 95086 b FROM GEMINI/NICI H -BAND DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 775 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/775/2/L40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of young, nearby, and dusty stars conducted to understand the formation of wide-orbit giant planets. VLT/NaCo adaptive optics thermal and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Klahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for companions down to 2 AU from β Pictoris using the L ′-band AGPM coronagraph on VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.L12. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-imaging discovery of a 12-14 Jupiter-mass object orbiting a young binary system of very low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planets around stars in young nearby associations. Radial velocity searches: a feasibility study and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03614291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIRMATION OF THE PLANET AROUND HD 95086 BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 779 (2), pp.L26. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/779/2/L26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight in the surroundings of HR 4796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.A38. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Likely Close-in Low-mass Stellar Companion to the Transitional Disk Star HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.L38. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/753/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital characterization of the \beta Pictoris b giant planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.9. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00768056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of β Pictoris b position relative to the debris disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A40. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of angular differential imaging on circumstellar disk images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A111. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imaging of the close environment of HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.A24. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESS (multi-purpose exoplanet simulation system). A Monte Carlo tool for the statistical analysis and prediction of exoplanet search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03612457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast spectroscopy of SCR J1845-6357 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of young M-type stars of the solar neighbourhood: probing for companions down to the mass of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A72. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep search for companions to probable young brown dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A33. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A companion candidate in the gap of the T Chamaeleontis transitional disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Tuthill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.L7. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of planet detection with the SPHERE integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution detection of β Pictoris b at 2.18 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03612375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for faint companions with VLTI/PIONIER. I. Method and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep infrared imaging of close companions to austral A- and F-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A73. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Variability in Binary Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Sterzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27th IAU General Assembly Aug 2009 Rio de Janeiro, 15, pp.762. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310011464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.L1. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for sub-stellar companion into the LkCa15 proto-planetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, pp.id.A2. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared interferometric search for low-mass companions around beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.L2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown dwarf companion to the intermediate-mass star HR 6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. A. Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L54. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from Very Large Telescope NACO Apodizing Phase Plate: 4 mum Images of The Exoplanet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Kenworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.L49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of young, nearby austral stars . VLT/NACO near-infrared Lyot-coronographic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.A260000. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giant Planet Imaged in the Disk of the Young Star beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (5987), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared integral-field spectra of the planet/brown dwarf companion AB Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.A52. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Outburst in the Young Stellar System Z CMa: The First Detection of Twin Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.L119. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/720/1/L119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 outburst in the young stellar system Z CMa. I. Evidence of an enhanced bipolar wind on the AU-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.L3. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to beta Pictoris. New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.927. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probable giant planet imaged in the beta Pictoris disk. VLT/NaCo deep L'-band imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L21. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200811325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young, nearby austral stars deep imaging survey (Chauvin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.99052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple system HIP 96515: a low-mass eclipsing binary with a DB white dwarf companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. O. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. F. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.873. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The young, tight, and low-mass binary TWA22AB: a new calibrator for evolutionary models?. Orbit, spectral types, and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.799. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The young, tight and low mass binary TWA22AB: a new calibrator for evolutionary models ? Orbit, spectral types and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506 (2), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis and membership status of TWA22ABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503 (1), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSPMJ1102-3431 brown dwarf characterization from accurate proper motion and trigonometric parallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.825-827. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronagraphic near-IR photometry of AB Doradus C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.939. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared imaging of brown dwarfs in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Sterzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.193. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSSPM J1102-3431 brown dwarf characterization from accurate proper motion and trigonometric parallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.825. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallax programs at sub-mas accuracy level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate distance to 2M1207Ab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 477 (1), pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the long-period companions of the exoplanet host stars: HD 196885, HD 1237 and HD 27442. VLT/NACO and SINFONI near-infrared, follow-up imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475, pp.723. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20067046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stellar duplicity on planet occurrence and properties. I. Observational results of a VLT/NACO search for stellar companions to 130 nearby stars with and without planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.273. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constrains on Gliese 86 B. VLT near infrared coronographic imaging survey of planetary hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.955. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Proper Motion Search for Faint Companions Around Early-Type Field Stars – Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foellmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 304, pp.247. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new very low mass binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 460, pp.L19. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing long-period companions to planetary hosts. VLT and CFHT near infrared coronographic imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.1165. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A companion to AB Pic at the planet/brown dwarf boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L29-L32. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP 349-25: A new tight M8V binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant planet companion to 2MASSW J1207334-393254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and spectroscopic confirmation of a brown dwarf companion to GSC 08047-00232. VLT/NACO deep imaging and spectroscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the very red object Orion n. A possible low mass companion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L11-L14. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of the TY CrA system. A fourth stellar component candidate detected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 406, pp.L51-L54. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR coronagraphic imaging of the companion to HR 7672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 410, pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for substellar companion candidates with Gaia. III. Search for companions to members of young associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems IV: NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The \textit{JWST} Early Release Science Program for Direct Observations of Exoplanetary Systems III: Aperture Masking Interferometric Observations of the star HIP\,65426 at $\boldsymbol{3.8\,\rm{μm}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivamarakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-resolution spectrum of the exoplanet HIP 65426 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Dominique Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct exoplanet detection and characterization using the ANDROMEDA method: Performance on VLT/NaCo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangled cascade adaptive optics for the SPHERE instrument forthcoming upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Francois Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to model the second-stage Adaptive Optics correction for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for SPHERE+ adaptive optics control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+ upgrade : second stage AO system end-to-end numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status report of the SAXO+ opto-mechanical design concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Cortecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFEO enters final design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ballone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science case, baseline design and path to construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Ground-based and Airborne Instrumentation for Astronomy IX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1218424, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving VLT/SPHERE without additional hardware: comparing quasi-static correction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+, a second-stage adaptive optics for SPHERE on VLT: optical and mechanical design concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Cortecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.165, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading the high contrast imaging facility SPHERE: science drivers and instrument choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.121841S, </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedRes: a new MEDium RESolution integral field spectrograph for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baruffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.164, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+ upgrade: system choices & numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.164, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+, Imaging young planets down to the snow line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, France. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Icy Grains in AB Aur: Constraining Composition, Growth, and Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Follette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society meeting #237</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, united states, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ExoGRAVITY project: using single mode interferometry to characterize exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of exoplanetary atmospheres with VLT-SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi conjugate adaptive optics relay for micado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Francaise d’Astronomie et d’Astrophysique (SF2A) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and lessons learned of SPHERE adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.63, </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical design of a High Contrast Module (HCM) for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sradler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.316, </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System analysis and expected performance of a high-contrast module for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting TW Hydrae in light of new astrometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R., Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. B., Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B., Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Latin American Regional IAU Meeting (Eds. A. Mateus, J. Gregorio-Hetem &amp; R. Cid Fernandes) Revista Mexicana de Astronomía y Astrofísica (Serie de Conferencias) Vol. 44, pp. 169-170 (2014) held Florianópolis, Brasil, November 24 - 30, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florianópolis, Brazil. pp.169 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A format standard for efficient interchange of high-contrast direct imaging science products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914751, </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the young gas giant planet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cool extrasolar giant planets combining coronagraphy, spectral and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion search around beta Pictoris with the newly commissioned L'-band vector vortex coronagraph on VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the MICADO SCAO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. pp.91480Z 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the young gas giant planet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigonometric parallaxes in the TW Hydrae Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing the Physics of Cosmic Distances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, beijing, China. pp.386-389, </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921312021771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The planet companion around beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysics of planetary systems - formation, structure, and dynamical evolution, IAU Symposium 276</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Torino, Italy, Italy. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311019946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ANDROMEDA method for exoplanet detection on VLT/ NACO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership status of TWA22AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachrisna Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union - Rio de janeiro : Brésil (2009), Star clusters: basic galactic building blocks throughout time and space, IAU Symposium, Volume 266, p. 540-543 - 2010IAUS.266.540T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de janeiro, Brazil. pp.540-543, </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921309992006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Moth: Resolving the offset debris ring around HD61005 with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TW Hydrae astrometric parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.508-509, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308019984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallax programs at the Bordeaux Observatory at sub-mas level accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308018711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyot Coronagraphy at the Palomar and Phase-Mask Coronagraphy at the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with Adaptive Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Garching, Germany, Germany. pp.25, </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10828557_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS: from an AO system to an astronomical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First diffraction limited images at VLT with NAOS and CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS -- A Roadmap for Exoearth Imaging with the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cerpa Urra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalo Nousiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Hα emitting sources around MWC758 (Huelamo+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huelamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HR 8799e and HR 8799d spectra (Zurlo+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03888800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Environnements Circumstellaires en Imagerie à Haut Contraste et à Haute Résolution Angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël Chauvin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (248)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust populations from 30 to 1000 au in the debris disk of HD 120326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A183. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scigliuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-SHYNE: X-Shooter spectra of young exoplanet analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A208. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar halo subtraction alternative for accreting companions' characterization with integral field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Julo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A205. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit and atmosphere of HIP 99770 b through the eyes of VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scigliuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B F M Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E van den Ancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mâlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05140539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramkrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new treatment of telluric and stellar features for medium-resolution spectroscopy and molecular mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A120. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for low-mass companions at small separations in transition disks with aperture masking interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the β Pictoris planetary system and its falling evaporating bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric properties of AF Lep b with forward modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palma-Bifani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A214. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast at short separation with VLTI/GRAVITY: Bringing Gaia companions to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A258. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Provides Evidence the Young, Substellar Companion HD 136164 Ab Formed Like a “Failed Star”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations for the SAXO+ upgrade: Performance analysis of the adaptive optics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A199. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A54. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations of AF Lep b: Preference for Circular Orbits, Cloudy Atmospheres, and a Moderately Enhanced Metallicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Franson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad9265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. IV. NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 963, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad21fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04478997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peering into the young planetary system AB Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palma-Bifani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A90. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First VLTI/GRAVITY Observations of HIP 65426 b: Evidence for a Low or Moderate Orbital Eccentricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad06b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-179: A young system with a transiting compact Neptune-mass planet and a low-mass companion in outer orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nardiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (1), pp.L20. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct discovery of the inner exoplanet in the HD 206893 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.L5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations and Characterization of the Brown Dwarf Companion HD 72946 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 956 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acf761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner warp discovered in the disk around HD 110058 using VLT/SPHERE and HST/STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an unsupervised massive analysis of SPHERE high-contrast data with PACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A205. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission line variability of young 10-30 MJup companions: I. The case of GQ Lup b and GSC 06214-00210 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhiko Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanawuth Thanathibodee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A123. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany E Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Summary: Exoplanet Orbits and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/acff88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the atmosphere of the exoplanet 51 Eridani b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A98. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-SHYNE: X-shooter spectra of young exoplanet analogs: I. A medium-resolution 0.65-2.5 μ m one-shot spectrum of VHS 1256-1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAPS programme at TNG. XLVIII. The unusual formation history of V1298 Tau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Polychroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary system architectures with low-mass inner planets. Direct imaging exploration of mature systems beyond 1 au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imaged 15 M Jup companion within a hierarchical quadruple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viswanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.L10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples among B stars in the Scorpius-Centaurus association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nascimbeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-albedo, low polarization disk around HD 114082 that harbors a Jupiter-sized transiting planet. Constraints from VLT/SPHERE completed with TESS, Gaia, and radial velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAST detection of a brown dwarf and a low-mass stellar companion around the young bright B star HIP 81208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Viswanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A54. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The β Pictoris system: Setting constraints on the planet and the disk structures at mid-IR wavelengths with NEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Skaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A35. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing extreme planetary architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A114. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical masses for two M1 + mid-M dwarf binaries monitored during the SPHERE-SHINE survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Interferometer For Exoplanets (LIFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, pp.A21. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of late infall and possible planet formation around DR Tau using VLT/SPHERE and LBTI/LMIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A63. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPY - NaCo Imaging Survey for Planets around Young stars. CenteR: The impact of centering and frame selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Launhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goździewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Binocular Telescope Search for Companions and Substructures in the (Pre)transitional Disk of AB Aurigae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4be4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique. II. On-sky wavefront correction and coherent differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03874896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended scattered light disk around AT Pyx. Possible planet formation in a cometary globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth direct imaging and spectroscopic characterization of the young Solar System analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. -X. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Near-infrared Water Ice at the Surface of the (Pre)Transitional Disk of AB Aur: Informing Icy Grain Abundance, Composition, and Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Follette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (4), pp.145. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ac4d9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New binaries from the SHINE survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the innermost region of the AU Microscopii debris disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently combining α CenA multi-epoch high-contrast imaging data. Application of K-Stacker to the 80 hours NEAR campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for the Direct Imaging &amp; Spectroscopy of Exoplanetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1039), pp.095003. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac77bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated orbital monitoring and dynamical masses for nearby M-dwarf binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Calissendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A16. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaled-up planetary system around a supernova progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Mamajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-orbit giant planet in the high-mass b Centauri binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 600 (7888), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOPHIE RV search for giant planets around young nearby stars (YNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A39. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-resolution spectrum of the exoplanet HIP 65426 b★</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A59. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jensen-Clem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Brown-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barraza-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Melon Fuksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kurtovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, 17 pp. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Companions via Direct Imaging in the DSHARP Planet-forming Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abd40d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the presence of planets in systems with debris discs: HD 92945 and HD 107146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (1), pp.1276-1289. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03365088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecoroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.L2. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible single-armed spiral in the protoplanetary disk around HD 34282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A25. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbers: SPHERE detection limits to planetary-mass companions in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A101. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from SPHERE for the astrometric strategy of the next generation of exoplanet imaging instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (03), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.7.3.035004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAST begins: sample characteristics and survey performance of the B-star Exoplanet Abundance Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A164. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2MASS J15491331-3539118: a new low-mass wide companion of the GQ Lup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.L1. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HARPS RV search for planets around young nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A44. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE survey for exoplanets around young early-type stars, including systems with multi-belt architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A54. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Majidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rigliaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.L2. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Molaverdikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trifonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowing and multiple rings in the protoplanetary disk of HD 139614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela A Muro-Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A121. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. del Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new take on the low-mass brown dwarf companions on wide orbits in Upper-Scorpius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozua de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hunziker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on protolunar disc masses using ALMA observations of directly imaged exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Casassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.1005-1011. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Moór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and spectral analysis of the benchmark brown dwarf HD 4747B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A107. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A54. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Launhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoniucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blobs, spiral arms, and a possible planet around HD 169142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A140. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A92. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full exploration of the giant planet population around β Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Boekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GJ 504 system revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-resolution integral-field spectroscopy for high-contrast exoplanet imaging. Molecule maps of the β Pictoris system with SINFONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Hoeijmakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. G. Snellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. de Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct detection of a polarized companion outside a resolved circumbinary disk around CS Chamaeleonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A79. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rigliaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for H α emitting sources around MWC 758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L5. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D’orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sezestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting a binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontanive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.L118-L122. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of moderately young but extremely red, very dusty substellar companion HD 206893B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A79. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 outburst in the young stellar system Z CMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Kóspál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A91. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belt(s) of debris resolved around the Sco-Cen star HIP 67497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.L7. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Millimeter Detection of the Disk around a Young, Isolated, Planetary-mass Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viki Joergens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa7046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resolved and Asymmetric Ring of PAHs within the Young Circumstellar Disk of IRS 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schworer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.77. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa74b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02190411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining direct imaging and radial velocity data towards a full exploration of the giant planet population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A54. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A3. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02268098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of close visual binaries from the AstraLux Large M Dwarf Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.2576-2585. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoniucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOTS: The Search for Planets Orbiting Two Stars II. First constraints on the frequency of sub-stellar companions on wide circumbinary orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSIVE: A Bayesian analysis of giant planet populations around low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits III. The frequency of brown dwarfs and giant planets as companions to solar-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. d'Orazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 828 (2), </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital fitting of imaged planetary companions with high eccentricities and unbound orbits. Their application to Fomalhaut b and PZ Telecopii B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M-dwarf star in the transition disk of Herbig HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Greenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, pp.A90. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Imaging Polarimetry of the LkCa 15 Protoplanetary Disk with SPHERE ZIMPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 808, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/808/2/L41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs in wide orbits I. Sample definition and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Covino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hagelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limits with spectral differential imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits II. Survey description, results, and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Avenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very deep images of the innermost regions of the β Pictoris debris disc at L ′</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A91. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF THE BENCHMARK BINARY NLTT 33370 ,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the formation and settling of dust in the atmospheres of young M and L dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manjavacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Schlieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cool giant exoplanets around young and nearby stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A126. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library of near-infrared integral field spectra of young M-L dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared detection and characterization of the exoplanet HD 95086 b with the Gemini Planet Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.L4. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and orbital properties of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.L9. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TW Hydrae Association : trigonometric parallaxes and kinematic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. B. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 563, pp.A121. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772 (2), pp.L15. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/772/2/L15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The near-infrared spectral energy distribution of β Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A107. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent confirmation of β Pictoris b imaging with NICI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.L14. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the NaCo Large Program: probing the occurrence of exoplanets and brown dwarfs at wide orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (S299), pp.17-20. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313007680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Arms in the Asymmetrically Illuminated Disk of MWC 758 and Constraints on Giant Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fukagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762, pp.48. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/762/1/48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical false positives in direct imaging for exoplanets: a white dwarf close to a rejuvenated star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hagelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT-IMAGING” (2013, ApJL, 772, L15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776 (1), pp.L17. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/776/1/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FURTHER EVIDENCE OF THE PLANETARY NATURE OF HD 95086 b FROM GEMINI/NICI H -BAND DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 775 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/775/2/L40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of young, nearby, and dusty stars conducted to understand the formation of wide-orbit giant planets. VLT/NaCo adaptive optics thermal and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Klahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for companions down to 2 AU from β Pictoris using the L ′-band AGPM coronagraph on VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.L12. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-imaging discovery of a 12-14 Jupiter-mass object orbiting a young binary system of very low-mass stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planets around stars in young nearby associations. Radial velocity searches: a feasibility study and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sterzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03614291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIRMATION OF THE PLANET AROUND HD 95086 BY DIRECT IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 779 (2), pp.L26. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/779/2/L26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of angular differential imaging on circumstellar disk images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.A111. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight in the surroundings of HR 4796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.A38. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Likely Close-in Low-mass Stellar Companion to the Transitional Disk Star HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.L38. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/753/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital characterization of the \beta Pictoris b giant planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.9. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00768056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The position of β Pictoris b position relative to the debris disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A40. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imaging of the close environment of HD 142527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.A24. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESS (multi-purpose exoplanet simulation system). A Monte Carlo tool for the statistical analysis and prediction of exoplanet search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desidera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03612457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast spectroscopy of SCR J1845-6357 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of young M-type stars of the solar neighbourhood: probing for companions down to the mass of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A72. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep search for companions to probable young brown dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 548, pp.A33. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A companion candidate in the gap of the T Chamaeleontis transitional disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Tuthill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.L7. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of planet detection with the SPHERE integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution detection of β Pictoris b at 2.18 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03612375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for faint companions with VLTI/PIONIER. I. Method and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.L1. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for sub-stellar companion into the LkCa15 proto-planetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, pp.id.A2. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared interferometric search for low-mass companions around beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.L2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep infrared imaging of close companions to austral A- and F-type stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A73. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Variability in Binary Brown Dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Sterzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27th IAU General Assembly Aug 2009 Rio de Janeiro, 15, pp.762. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310011464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown dwarf companion to the intermediate-mass star HR 6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. A. Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L54. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from Very Large Telescope NACO Apodizing Phase Plate: 4 mum Images of The Exoplanet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Kenworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien H. V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.L49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep imaging survey of young, nearby austral stars . VLT/NACO near-infrared Lyot-coronographic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.A260000. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giant Planet Imaged in the Disk of the Young Star beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (5987), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared integral-field spectra of the planet/brown dwarf companion AB Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.A52. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Outburst in the Young Stellar System Z CMa: The First Detection of Twin Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.L119. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/720/1/L119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 outburst in the young stellar system Z CMa. I. Evidence of an enhanced bipolar wind on the AU-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.L3. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the orbit of the possible companion to beta Pictoris. New deep imaging observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.927. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probable giant planet imaged in the beta Pictoris disk. VLT/NaCo deep L'-band imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gratadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493, pp.L21. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200811325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young, nearby austral stars deep imaging survey (Chauvin+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 350, pp.99052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis and membership status of TWA22ABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503 (1), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triple system HIP 96515: a low-mass eclipsing binary with a DB white dwarf companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. R. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. O. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. F. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.873. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The young, tight and low mass binary TWA22AB: a new calibrator for evolutionary models ? Orbit, spectral types and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506 (2), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSPMJ1102-3431 brown dwarf characterization from accurate proper motion and trigonometric parallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.825-827. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronagraphic near-IR photometry of AB Doradus C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.939. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared imaging of brown dwarfs in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Sterzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.193. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSSPM J1102-3431 brown dwarf characterization from accurate proper motion and trigonometric parallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.825. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallax programs at sub-mas accuracy level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate distance to 2M1207Ab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 477 (1), pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the long-period companions of the exoplanet host stars: HD 196885, HD 1237 and HD 27442. VLT/NACO and SINFONI near-infrared, follow-up imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475, pp.723. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20067046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stellar duplicity on planet occurrence and properties. I. Observational results of a VLT/NACO search for stellar companions to 130 nearby stars with and without planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.273. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constrains on Gliese 86 B. VLT near infrared coronographic imaging survey of planetary hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459, pp.955. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new very low mass binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 460, pp.L19. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Proper Motion Search for Faint Companions Around Early-Type Field Stars – Progress Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foellmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huélamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 304, pp.247. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-006-9123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing long-period companions to planetary hosts. VLT and CFHT near infrared coronographic imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.1165. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A companion to AB Pic at the planet/brown dwarf boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L29-L32. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant planet companion to 2MASSW J1207334-393254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP 349-25: A new tight M8V binary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ségransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrometric and spectroscopic confirmation of a brown dwarf companion to GSC 08047-00232. VLT/NACO deep imaging and spectroscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment of the very red object Orion n. A possible low mass companion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 417, pp.L11-L14. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/NACO adaptive optics imaging of the TY CrA system. A fourth stellar component candidate detected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 406, pp.L51-L54. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR coronagraphic imaging of the companion to HR 7672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 410, pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for substellar companion candidates with Gaia. III. Search for companions to members of young associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Squicciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems IV: NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The \textit{JWST} Early Release Science Program for Direct Observations of Exoplanetary Systems III: Aperture Masking Interferometric Observations of the star HIP\,65426 at $\boldsymbol{3.8\,\rm{μm}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivamarakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-resolution spectrum of the exoplanet HIP 65426 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Dominique Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct exoplanet detection and characterization using the ANDROMEDA method: Performance on VLT/NaCo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangled cascade adaptive optics for the SPHERE instrument forthcoming upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Francois Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem approach for SPHERE+ adaptive optics control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to model the second-stage Adaptive Optics correction for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolissaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+ upgrade : second stage AO system end-to-end numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status report of the SAXO+ opto-mechanical design concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Cortecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORFEO enters final design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Busoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ballone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving VLT/SPHERE without additional hardware: comparing quasi-static correction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+, a second-stage adaptive optics for SPHERE on VLT: optical and mechanical design concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Cortecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.165, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANDES, the high resolution spectrograph for the ELT: science case, baseline design and path to construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Ground-based and Airborne Instrumentation for Astronomy IX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1218424, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading the high contrast imaging facility SPHERE: science drivers and instrument choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.121841S, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedRes: a new MEDium RESolution integral field spectrograph for SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Diolaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baruffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.164, </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAXO+ upgrade: system choices & numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.164, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+, Imaging young planets down to the snow line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, France. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Icy Grains in AB Aur: Constraining Composition, Growth, and Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Follette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society meeting #237</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, united states, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ExoGRAVITY project: using single mode interferometry to characterize exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of exoplanetary atmospheres with VLT-SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi conjugate adaptive optics relay for micado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Francaise d’Astronomie et d’Astrophysique (SF2A) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and lessons learned of SPHERE adaptive optics performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.63, </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical design of a High Contrast Module (HCM) for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sradler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.316, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System analysis and expected performance of a high-contrast module for HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A format standard for efficient interchange of high-contrast direct imaging science products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914751, </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting TW Hydrae in light of new astrometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R., Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. B., Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B., Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Latin American Regional IAU Meeting (Eds. A. Mateus, J. Gregorio-Hetem &amp; R. Cid Fernandes) Revista Mexicana de Astronomía y Astrofísica (Serie de Conferencias) Vol. 44, pp. 169-170 (2014) held Florianópolis, Brasil, November 24 - 30, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florianópolis, Brazil. pp.169 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the young gas giant planet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cool extrasolar giant planets combining coronagraphy, spectral and angular differential imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion search around beta Pictoris with the newly commissioned L'-band vector vortex coronagraph on VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the formation and evolution of planetary systems, IAU Symposium 299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada, Canada. pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the MICADO SCAO system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. pp.91480Z 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the young gas giant planet beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigonometric parallaxes in the TW Hydrae Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing the Physics of Cosmic Distances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, beijing, China. pp.386-389, </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921312021771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The planet companion around beta Pictoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysics of planetary systems - formation, structure, and dynamical evolution, IAU Symposium 276</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Torino, Italy, Italy. pp.60-63, </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311019946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ANDROMEDA method for exoplanet detection on VLT/ NACO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cornia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of beta Pictoris b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership status of TWA22AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachrisna Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union - Rio de janeiro : Brésil (2009), Star clusters: basic galactic building blocks throughout time and space, IAU Symposium, Volume 266, p. 540-543 - 2010IAUS.266.540T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de janeiro, Brazil. pp.540-543, </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921309992006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Moth: Resolving the offset debris ring around HD61005 with VLT/NACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buenzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TW Hydrae astrometric parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.508-509, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308019984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallax programs at the Bordeaux Observatory at sub-mas level accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921308018711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyot Coronagraphy at the Palomar and Phase-Mask Coronagraphy at the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science with Adaptive Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Garching, Germany, Germany. pp.25, </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10828557_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAOS: from an AO system to an astronomical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optical System Technologies II. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First diffraction limited images at VLT with NAOS and CONICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrument Design and Performance for Optical/Infrared Ground-based Telescopes. Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS -- A Roadmap for Exoearth Imaging with the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cerpa Urra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalo Nousiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Hα emitting sources around MWC758 (Huelamo+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huelamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Quanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HR 8799e and HR 8799d spectra (Zurlo+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03888800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Environnements Circumstellaires en Imagerie à Haut Contraste et à Haute Résolution Angulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347653" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Franson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad9265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449196" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nardiello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244611" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pozuelos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Espinoza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acff88" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244826" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stasevic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demars" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhiko Aoyama" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawuth Thanathibodee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346221" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244494" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244752" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luashvili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346863" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nascimbeni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346806" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Skaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mendez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Jorquera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Betti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Buenzli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4be4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458519v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142219" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quanz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottiger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140366" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godoy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Cheetham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142269" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -X. Lefranc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243097" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140510" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244226" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243576" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer K&#246;hler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142766" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777337v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243675" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04124-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039672" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038914" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jorquera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. P&#233;rez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Zhu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abd40d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435009v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mesa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marino" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonavita" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazzoni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontanive" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab438" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572370v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Boer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936787" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513195v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Asensio-Torres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Henning" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140325" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372971v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039683" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037961" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259736v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936038" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167011v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Muro-Arena" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dominik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936509" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636593v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935732" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Casassus" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1775" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970316v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peretti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732454" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693566v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lannier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730436" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635029v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hoeijmakers" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. G. Snellen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Kok" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832902" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302319v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Holstein" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732417" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982317v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Whelan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832874" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628693" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635002v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viki Joergens" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brauer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa7046" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190411v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa74b7" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984665v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgniet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628677" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268098v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forgan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rice" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630133" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691563v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergfors" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlieder" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2768" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434350v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628231" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691476v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rameau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628237" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440155v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Meyer" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525930" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458047v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greenbaum" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pearce" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527863" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691567v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527388" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634063v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/808/2/L41" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439779v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Covino" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323168" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506143v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525879" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434379v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423564" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547955v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323130" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549724v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Schlieder" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnefoy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herbst" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;pine" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo Berger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/27" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618590v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manjavacas" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Schlieder" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323016" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559602v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323084" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618606v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118270" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611969v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Currie" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423839" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612700v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424041" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949232v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. B. Galli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322075" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533299v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/772/2/L15" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524254v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220838" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526121v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321255" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779060v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Grady" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muto" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hashimoto" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fukagawa" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/762/1/48" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439455v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321179" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533325v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/776/1/L17" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533318v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailey" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/775/2/L40" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617336v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klahr" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220984" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529835v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322748" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617077v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagn&#233;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321169" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614291v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterzik" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220770" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533330v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/779/2/L26" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894899v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219187" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779066v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/753/2/L38" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00768056v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118346" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883899v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118274" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900828v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219687" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900872v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219736" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612457v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116852" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442392v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118426" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883884v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagrange" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118223" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899769v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faherty" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219446" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786306v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Tuthill" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kraus" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016395" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438077v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berton" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antichi" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verinaud" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016413" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612375v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apai" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016224" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622595v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Berger" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117719" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631999v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014763" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631978v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Sterzik" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Geissler" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011464" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495979v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pietu" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913292" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631929v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631968v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. A. N&#252;rnberger" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Ivanov" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carraro" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015708" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631965v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Meyer" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631783v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zuckerman" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911716" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631856v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187187" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631822v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912688" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631906v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Whelan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perrin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bains" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/720/1/L119" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631891v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Le Bouquin" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014776" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479881v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811325" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479967v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479927v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Vaz" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. O. Torres" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeron" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. F. Melo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811514" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479936v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810921" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398406v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398404v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912173" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398579v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Song" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810133" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398500v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079294" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398477v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geissler" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Sterzik" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078229" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398545v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398491v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Texeira" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261831v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigne" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078886" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398418v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067046" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398414v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077447" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398573v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054710" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398296v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Ivanov" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartung" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9123-y" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398286v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066120" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398255v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054709" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398151v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500111" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398115v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500101" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398141v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500116" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398116v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacombe" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041353" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742832v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040028" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801590v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beust" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030554" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009549v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399459v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kiefer" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rubini" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Squicciarini" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chomez" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049013v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Dominique Marleau" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187053v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cantalloube" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouillet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milli" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Absil" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419527v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Francois Raynaud" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-076" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429120v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Agapito" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ballone" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Puglisi" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796285v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marconi" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alberti" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628689" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838450v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629970" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809993v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630154" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838468v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keller" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baruffolo" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630382" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838457v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629325" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838474v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-24" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445143v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039877v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095778v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feautrier" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moraux" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118137v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Magnard" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sradler" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309373" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118132v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313416" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092381v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Teixeira" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. B., Galli" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Zuckerman" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118412v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l. Chauvin" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056890" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809245v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mordasini" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802965v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rameau" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809494v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804141v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Buey" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802905v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832241v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312021771" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809547v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311019946" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803441v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cornia" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802163v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460490v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachrisna Teixeira" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309992006" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803406v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399155v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308019984" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399180v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308018711" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802939v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudrand" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10828557_4" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFRLS4MT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809582v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacombe" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zins" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charton" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804295v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445145v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cerpa Urra" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonse" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalo Nousiainen" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5221" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982282v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huelamo" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03888800v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010489v2" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347653" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Franson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad9265" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nardiello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244611" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stasevic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346720" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demars" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhiko Aoyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawuth Thanathibodee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346221" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pozuelos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Espinoza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acff88" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244826" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244494" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244752" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luashvili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346863" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nascimbeni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reffert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346806" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Skaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mendez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244502" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottiger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140366" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458519v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142219" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860334v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Cheetham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636653v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Jorquera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Betti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Buenzli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4be4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244185" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142269" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777336v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -X. Lefranc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243097" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140510" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244226" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243576" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer K&#246;hler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142766" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777337v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243675" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585128v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04124-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039672" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197554v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038914" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636639v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jorquera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. P&#233;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohuan Zhu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abd40d" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435009v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mesa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonavita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazzoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontanive" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab438" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572370v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Boer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936787" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513195v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Asensio-Torres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Henning" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pinilla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140325" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372971v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039683" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936038" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893676v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037961" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167011v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Muro-Arena" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dominik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936509" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636593v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935732" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Casassus" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baruteau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1775" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970316v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peretti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732454" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693566v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lannier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730436" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635029v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hoeijmakers" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. G. Snellen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Kok" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832902" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302319v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Holstein" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732417" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982317v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Whelan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832874" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628693" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635002v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viki Joergens" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brauer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa7046" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190411v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Hu&#233;lamo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa74b7" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984665v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgniet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628677" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268098v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forgan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rice" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630133" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691563v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergfors" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlieder" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2768" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434350v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628231" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691476v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rameau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628237" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440155v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Meyer" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525930" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691567v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527388" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458047v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greenbaum" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pearce" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527863" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634063v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/808/2/L41" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439779v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Covino" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323168" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506143v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525879" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434379v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423564" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547955v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323130" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549724v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Schlieder" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnefoy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herbst" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;pine" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo Berger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/27" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618590v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manjavacas" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Schlieder" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323016" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559602v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323084" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618606v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118270" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611969v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Currie" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423839" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612700v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424041" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949232v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. B. Galli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322075" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533299v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/772/2/L15" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524254v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220838" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526121v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321255" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779060v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Grady" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muto" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hashimoto" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fukagawa" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/762/1/48" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439455v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321179" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533325v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/776/1/L17" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533318v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailey" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/775/2/L40" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617336v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klahr" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220984" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529835v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322748" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617077v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagn&#233;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321169" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614291v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sterzik" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220770" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533330v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/779/2/L26" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900828v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219687" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894899v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219187" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779066v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/753/2/L38" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00768056v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118346" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883899v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118274" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900872v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219736" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612457v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116852" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442392v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118426" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883884v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagrange" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118223" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899769v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faherty" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219446" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786306v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Tuthill" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ireland" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kraus" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016395" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438077v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berton" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antichi" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verinaud" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016413" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612375v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apai" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016224" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622595v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Bouquin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Berger" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117719" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495979v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pietu" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913292" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631929v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631999v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014763" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631978v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Sterzik" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Geissler" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011464" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631968v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. A. N&#252;rnberger" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Ivanov" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carraro" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015708" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631965v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Meyer" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631783v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zuckerman" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911716" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631856v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187187" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631822v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912688" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631906v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Whelan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Perrin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bains" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/720/1/L119" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631891v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Le Bouquin" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014776" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479881v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811325" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479967v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398404v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912173" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479927v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. R. Vaz" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. O. Torres" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeron" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. F. Melo" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811514" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398406v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810921" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398579v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Song" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810133" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398500v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079294" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398477v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geissler" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Sterzik" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078229" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398545v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398491v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Texeira" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261831v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigne" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078886" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398418v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Udry" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayor" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067046" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398414v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077447" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398573v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054710" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398286v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066120" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398296v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Ivanov" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartung" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9123-y" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398255v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054709" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398151v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500111" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398141v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500116" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398115v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500101" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398116v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacombe" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041353" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742832v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040028" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801590v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Beust" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030554" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009549v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399459v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kiefer" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rubini" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Squicciarini" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chomez" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049013v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Dominique Marleau" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187053v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cantalloube" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mouillet" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milli" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Absil" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419527v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Francois Raynaud" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-076" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429120v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Agapito" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ballone" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Puglisi" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019547v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Potier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Galicher" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629926" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838450v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629970" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796285v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marconi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alberti" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628689" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809993v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630154" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838468v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keller" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baruffolo" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630382" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838457v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629325" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838474v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-24" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445143v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039877v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095778v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feautrier" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moraux" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118137v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;nault" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Magnard" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sradler" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309373" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118132v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313416" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118412v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l. Chauvin" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056890" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092381v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Teixeira" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. B., Galli" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Zuckerman" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809245v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mordasini" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802965v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rameau" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809494v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804141v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Buey" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rousset" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802905v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832241v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312021771" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809547v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311019946" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803441v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cornia" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802163v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460490v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachrisna Teixeira" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309992006" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803406v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399155v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308019984" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399180v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308018711" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802939v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudrand" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10828557_4" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFRLS4MT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809582v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacombe" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zins" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charton" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804295v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445145v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cerpa Urra" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonse" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalo Nousiainen" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5221" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982282v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huelamo" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03888800v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010489v2" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>