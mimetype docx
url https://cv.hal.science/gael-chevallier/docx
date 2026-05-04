--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -905,317 +905,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711339v1</w:t>
+                <w:t xml:space="preserve">hal-00759973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
+              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759973v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new identification method of viscoelastic behavior: Application to the generalized Maxwell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'identification des paramètres d'un modèle de Maxwell généralisé pour la modélisation de l'amortissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1887,1058 +1887,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un vibro-impacteur pour le contrôle vibratoire d'une maquette d'avion et validation expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la variation des propriétés multi-physiques des matériaux à gradient de fonction piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chabrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+                <w:t xml:space="preserve">N Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717608v1</w:t>
+                <w:t xml:space="preserve">hal-05312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement d'un vibro-impacteur pour le contrôle vibratoire d'une maquette d'avion et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Roberjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Hermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280163v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement des vibrations basé sur la dissipation par frottement par des élastomères magnétoactifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes,</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280164v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement statique d'un roulement à billes en présence de défauts de forme sur les bagues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amortissement des vibrations basé sur la dissipation par frottement par des élastomères magnétoactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jeannot</w:t>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717652v1</w:t>
+                <w:t xml:space="preserve">hal-04280164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement statique d'un roulement à billes en présence de défauts de forme sur les bagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Verdin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300528v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Combined project-based learning and teacher-practical demonstrations to help acquire global engineering skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th SEFI Annual Conference 2019 - Varietas Delectat: Complexity is the New Normality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188543v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined project-based learning and teacher-practical demonstrations to help acquire global engineering skills</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th SEFI Annual Conference 2019 - Varietas Delectat: Complexity is the New Normality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2514555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958077v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Topenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Leblond</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507186v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD-Based Shape Optimization Of An Exhaust Manifold Using The Adjoint Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Global Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2967,401 +2963,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336340v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based optimization of parameterized CAD geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507181v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">11th World Congress on Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSMO, Jun 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336339v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur l’utilisation de l’apprentissage par problèmes pour mieux connecter les enseignements théoriques et technologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3377,958 +3390,1066 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de forme par gradients sur les paramètres CAO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442812v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-based optimization of parameterized CAD geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336343v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSMO, Jun 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429321v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the viscoelastic materials up to 10 000 Hz without using time-temperature superposition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de forme par gradients sur les paramètres CAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrations, Shocks and Noise 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539729v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Measurement Sensor for Jointed Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the viscoelastic materials up to 10 000 Hz without using time-temperature superposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IMAC, A Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Garden Grove, United States</w:t>
+              <w:t xml:space="preserve">Vibrations, Shocks and Noise 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888456v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model Synthesis for Partially Observed Operational Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure Measurement Sensor for Jointed Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Festjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st IMAC, A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Garden Grove, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885965v1</w:t>
+                <w:t xml:space="preserve">hal-01888456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLEX EIGENVALUE ANALYSIS FOR STRUCTURES WITH VISCOELASTIC BEHAVIOR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact Model Synthesis for Partially Observed Operational Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Festjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC/CIE2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, France. pp.561-569, </w:t>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2011-48897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711373v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COMPLEX EIGENVALUE ANALYSIS FOR STRUCTURES WITH VISCOELASTIC BEHAVIOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC/CIE2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, France. pp.561-569, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2011-48897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DETC2011-47534 OPTIMIZATION OF THE SPECTRAL KURTOSIS FOR HARMONIC COMPONENT DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4338,154 +4459,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Optimization of a Piezoelectric Energy Harvester on a 50 Hz AC Power Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Bakhtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4495,51 +4616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cut Beam Benchmark System: Developing Measurement Techniques for Nonlinear Damping and Stiffness in Frictional Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4558,70 +4679,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mechanics of Jointed Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.73-89, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-56818-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4631,105 +4752,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortir les vibrations et les instabilités sans se mettre dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. Université Pierre et Marie Curie, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01246662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4876,51 +4997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Seriket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2026.111469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Topenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oulerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8040081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chabrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Roberjot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebreton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courtois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leblond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nazelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Froment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Sellakh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Seriket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2026.111469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Topenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oulerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8040081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chabrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Roberjot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeannot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nazelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Froment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Sellakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>