--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -905,317 +905,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759973v1</w:t>
+                <w:t xml:space="preserve">hal-00711339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Tawfiq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711339v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new identification method of viscoelastic behavior: Application to the generalized Maxwell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1256,260 +1256,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear impacts and idle gear noise: Experimental study and non-linear dynamic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Moyne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Salma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Sebbah</w:t>
+                <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (8), pp.2608-2628. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (05), pp.397-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708792v1</w:t>
+                <w:t xml:space="preserve">hal-00704099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gear impacts and idle gear noise: Experimental study and non-linear dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayech Benjeddou</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (8), pp.2608-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2009.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00704099v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des comportements viscoélastiques dans la simulation dynamique des systèmes de freinage</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'identification des paramètres d'un modèle de Maxwell généralisé pour la modélisation de l'amortissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,286 +2008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un vibro-impacteur pour le contrôle vibratoire d'une maquette d'avion et validation expérimentale</w:t>
+                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chabrier</w:t>
+                <w:t xml:space="preserve">Svenja Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Roberjot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717608v1</w:t>
+                <w:t xml:space="preserve">hal-04280163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement d'un vibro-impacteur pour le contrôle vibratoire d'une maquette d'avion et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Hermann</w:t>
+                <w:t xml:space="preserve">Johann Roberjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280163v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement des vibrations basé sur la dissipation par frottement par des élastomères magnétoactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,1477 +2453,1477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined project-based learning and teacher-practical demonstrations to help acquire global engineering skills</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Courtois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th SEFI Annual Conference 2019 - Varietas Delectat: Complexity is the New Normality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2514555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958077v1</w:t>
+                <w:t xml:space="preserve">hal-02300528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Topenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300528v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Combined project-based learning and teacher-practical demonstrations to help acquire global engineering skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th SEFI Annual Conference 2019 - Varietas Delectat: Complexity is the New Normality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188543v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-Based Shape Optimization Of An Exhaust Manifold Using The Adjoint Solver</w:t>
+                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Froment</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Global Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507198v1</w:t>
+                <w:t xml:space="preserve">hal-01507186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+                <w:t xml:space="preserve">CAD-Based Shape Optimization Of An Exhaust Manifold Using The Adjoint Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">STAR Global Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336335v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jun 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507186v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de forme par gradients sur les paramètres CAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336343v1</w:t>
+                <w:t xml:space="preserve">hal-01442812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’utilisation de l’apprentissage par problèmes pour mieux connecter les enseignements théoriques et technologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSMO, Jun 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429321v1</w:t>
+                <w:t xml:space="preserve">hal-01336583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’utilisation de l’apprentissage par problèmes pour mieux connecter les enseignements théoriques et technologiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336583v1</w:t>
+                <w:t xml:space="preserve">hal-01336340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-based optimization of parameterized CAD geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336340v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based optimization of parameterized CAD geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507181v1</w:t>
+                <w:t xml:space="preserve">hal-01336339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-based Optimization of Parameterized CAD Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Sellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">11th World Congress on Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSMO, Jun 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336339v1</w:t>
+                <w:t xml:space="preserve">hal-01429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de forme par gradients sur les paramètres CAO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442812v1</w:t>
+                <w:t xml:space="preserve">hal-01336343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the viscoelastic materials up to 10 000 Hz without using time-temperature superposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4229,51 +4229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPLEX EIGENVALUE ANALYSIS FOR STRUCTURES WITH VISCOELASTIC BEHAVIOR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4997,51 +4997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Seriket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2026.111469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Topenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oulerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8040081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chabrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Roberjot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeannot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nazelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Froment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Sellakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Seriket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2026.111469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Topenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oulerich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8040081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chabrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Roberjot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeannot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courtois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nazelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Froment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Sellakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>