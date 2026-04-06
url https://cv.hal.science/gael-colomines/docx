--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -636,412 +636,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
+                <w:t xml:space="preserve">PHBV Crystallization under Injection Molding Conditions: Influence of Packing Pressure and Mold Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
+                <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620457v1</w:t>
+                <w:t xml:space="preserve">hal-01823407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV Crystallization under Injection Molding Conditions: Influence of Packing Pressure and Mold Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
+                <w:t xml:space="preserve">Natural Rubber-Based Ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tk N. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.270-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634179⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823407v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Rubber-Based Ionogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cerclier</w:t>
+                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Humbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.251-258. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.454 - 468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823429v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choline chloride vs choline ionic liquids for starch thermoplasticization</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.20 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 620, pp.51 - 58. </w:t>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,90 +1855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.1215-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2487,432 +2487,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.4510-4518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664670v1</w:t>
+                <w:t xml:space="preserve">hal-00325340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00325340v1</w:t>
+                <w:t xml:space="preserve">hal-00195149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t>
+                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette V. Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.607-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00195149v1</w:t>
+                <w:t xml:space="preserve">hal-02664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction of the crystallinity of glycolysates derived from PET</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,272 +3279,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of polyurethane formulations containing Diols obtained via glycolysis of poly(ethylene terephthalate) (PET) by oligoesters Diols through a reactive extrusion process</w:t>
+                <w:t xml:space="preserve">Study of the glycolysis of PET by oligoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rivas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+                <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (10), pp.3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.200400391⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381592v1</w:t>
+                <w:t xml:space="preserve">hal-00381583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the glycolysis of PET by oligoesters</w:t>
+                <w:t xml:space="preserve">Study of polyurethane formulations containing Diols obtained via glycolysis of poly(ethylene terephthalate) (PET) by oligoesters Diols through a reactive extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46 (10), pp.3230. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290 (7), pp.710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.200400391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381583v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of ultraviolet-curable fluorinated polydimethylsiloxanes as ultraviolet-transparent coatings for optical fiber gratings</w:t>
               </w:r>
@@ -3821,90 +3821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique de l’IMT Matériaux pour la transition environnementale, webinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4439,64 +4439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Fall Rubber Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,605 +4515,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Nhung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636841v1</w:t>
+                <w:t xml:space="preserve">hal-01636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Nhung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837923v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nourry</w:t>
+                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636830v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nourry</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636845v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of processing parameters in an industrial thermo-mechanical devulcanization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rubber Fall Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
@@ -5257,277 +5257,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
+                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548992v1</w:t>
+                <w:t xml:space="preserve">hal-02549175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
+                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">66th Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549175v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t>
               </w:r>
@@ -5539,64 +5539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5882,76 +5882,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5961,122 +5961,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
+              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173861v1</w:t>
+                <w:t xml:space="preserve">hal-01173844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6086,73 +6086,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173844v1</w:t>
+                <w:t xml:space="preserve">hal-01173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with the formulation and the crystallinity</w:t>
               </w:r>
@@ -6899,90 +6899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and perspectives to characterize the quality of devulcanized rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Rubber Fall Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hannovre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7020,51 +7020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch based materials: ionic liquids as processing aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>