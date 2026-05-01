--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2487,432 +2487,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Essahli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Colomines</w:t>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325340v1</w:t>
+                <w:t xml:space="preserve">hal-00195149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t>
+                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette V. Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.607-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00195149v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.4510-4518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664670v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction of the crystallinity of glycolysates derived from PET</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3298,51 +3298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the glycolysis of PET by oligoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 290 (7), pp.710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4594,332 +4594,332 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636845v1</w:t>
+                <w:t xml:space="preserve">hal-01636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nourry</w:t>
+                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636830v1</w:t>
+                <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Nhung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837923v1</w:t>
+                <w:t xml:space="preserve">hal-01636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
               </w:r>
@@ -5882,76 +5882,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5961,122 +5961,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173844v1</w:t>
+                <w:t xml:space="preserve">hal-01173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6086,73 +6086,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
+              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173861v1</w:t>
+                <w:t xml:space="preserve">hal-01173844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with the formulation and the crystallinity</w:t>
               </w:r>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>