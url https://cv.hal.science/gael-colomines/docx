--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -636,412 +636,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV Crystallization under Injection Molding Conditions: Influence of Packing Pressure and Mold Temperature</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
+                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.454 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823407v1</w:t>
+                <w:t xml:space="preserve">hal-01620457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Rubber-Based Ionogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHBV Crystallization under Injection Molding Conditions: Influence of Packing Pressure and Mold Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tk N. Tran</w:t>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guyomard-Lack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gael Colomines</w:t>
+                <w:t xml:space="preserve">E Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.251-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634174⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823429v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Rubber-Based Ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tk N. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
+                <w:t xml:space="preserve">C Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 252, pp.454 - 468. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620457v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choline chloride vs choline ionic liquids for starch thermoplasticization</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.20 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 620, pp.51 - 58. </w:t>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,90 +1855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of a thermally unstable bioplastic in injection molding conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.1215-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,290 +2629,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.4510-4518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664670v1</w:t>
+                <w:t xml:space="preserve">hal-00325340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ionomers based on telechelic phosphonic polyether or aromatic polyesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette V. Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.607-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.08.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00325340v1</w:t>
+                <w:t xml:space="preserve">hal-02664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction of the crystallinity of glycolysates derived from PET</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,272 +3279,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the glycolysis of PET by oligoesters</w:t>
+                <w:t xml:space="preserve">Study of polyurethane formulations containing Diols obtained via glycolysis of poly(ethylene terephthalate) (PET) by oligoesters Diols through a reactive extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.047⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290 (7), pp.710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.200400391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381583v1</w:t>
+                <w:t xml:space="preserve">hal-00381592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of polyurethane formulations containing Diols obtained via glycolysis of poly(ethylene terephthalate) (PET) by oligoesters Diols through a reactive extrusion process</w:t>
+                <w:t xml:space="preserve">Study of the glycolysis of PET by oligoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rivas</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+                <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 290 (7), pp.710. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (10), pp.3230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.200400391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381592v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of ultraviolet-curable fluorinated polydimethylsiloxanes as ultraviolet-transparent coatings for optical fiber gratings</w:t>
               </w:r>
@@ -3821,90 +3821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical recycling of rubber: Relationship between material properties and specific mechanical energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique de l’IMT Matériaux pour la transition environnementale, webinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4439,64 +4439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Fall Rubber Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,605 +4515,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Ghinwa Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nourry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636830v1</w:t>
+                <w:t xml:space="preserve">hal-01636841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Nhung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lemeunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837923v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural rubber based ionogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kieu Nhung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">ILMAT IV, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636845v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHBV crystallization under injection molding conditions: influence of packing pressure and mold temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636841v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of processing parameters in an industrial thermo-mechanical devulcanization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rubber Fall Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
@@ -5882,76 +5882,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5961,122 +5961,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
+              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173861v1</w:t>
+                <w:t xml:space="preserve">hal-01173844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6086,73 +6086,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173844v1</w:t>
+                <w:t xml:space="preserve">hal-01173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with the formulation and the crystallinity</w:t>
               </w:r>
@@ -6899,90 +6899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and perspectives to characterize the quality of devulcanized rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Rubber Fall Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hannovre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk N. Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyomard-Lack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Humbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2016.01.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRFM0VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Nhung Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8CP6716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KJ2LDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6NJ68W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fenouillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint Loup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2009.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K3FLB4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.04.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L34QHFW7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B6R7PFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4CDLM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQHBJW0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPL7J26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rivas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400391" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ22Z1Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DTN1VJB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9VT43GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mrabti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. Diaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Sleiman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Tran Kn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>