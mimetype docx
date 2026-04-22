--- v0 (2026-03-22)
+++ v1 (2026-04-22)
@@ -2207,277 +2207,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Speech and Auditory Tag Clouds for Non-Visual Web Interaction</w:t>
+                <w:t xml:space="preserve">Multilingual Evaluation of Main Content Extractors for Web Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
+                <w:t xml:space="preserve">Aurélien Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilesh Tete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the Interspeech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Padova, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110274v1</w:t>
+                <w:t xml:space="preserve">hal-05040908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Evaluation of Main Content Extractors for Web Pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bournonville</w:t>
+                <w:t xml:space="preserve">Concurrent Speech and Auditory Tag Clouds for Non-Visual Web Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Tete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Padova, France</w:t>
+              <w:t xml:space="preserve">26th edition of the Interspeech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040908v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t>
               </w:r>
@@ -2841,252 +2841,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Web Science Workshop Overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Erickson</w:t>
+                <w:t xml:space="preserve">Evaluating Large Language Models for Depression Symptom Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Websci '25: 17th ACM Web Science Conference Companion 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304172v1</w:t>
+                <w:t xml:space="preserve">hal-05040909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Large Language Models for Depression Symptom Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
+                <w:t xml:space="preserve">Ethical Web Science Workshop Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oshani Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Spaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Websci '25: 17th ACM Web Science Conference Companion 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Brunswick NJ USA, United States. pp.38-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3720554.3737366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040909v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2F4T : Audio et retour de force pour l'exploration non visuelle d'une oeuvre d'art</w:t>
               </w:r>
@@ -4305,243 +4305,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie Multitâche pour la Classification Multiclasse</w:t>
+                <w:t xml:space="preserve">Modelling Personalized Dialogue Generation in Multi-Party Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Akhmouch</w:t>
+                <w:t xml:space="preserve">Rohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bouanani</w:t>
+                <w:t xml:space="preserve">Dushyant Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Ekbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.227--236</w:t>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265870v1</w:t>
+                <w:t xml:space="preserve">hal-03220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Personalized Dialogue Generation in Multi-Party Settings</w:t>
+                <w:t xml:space="preserve">Stratégie Multitâche pour la Classification Multiclasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Kumar</w:t>
+                <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dushyant Chauhan</w:t>
+                <w:t xml:space="preserve">Hamza Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asif Ekbal</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, China</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.227--236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220211v1</w:t>
+                <w:t xml:space="preserve">hal-03265870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HistoInformatics2021: The 6 th International Workshop on Computational History</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Feature Focus in Multitask Settings for Lexico-semantic Relation Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,243 +4750,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-aware Estimation of Depression Severity Level in a Multimodal Setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Arbaaz Qureshi</w:t>
+                <w:t xml:space="preserve">Improving Neural Text Style Transfer by Introducing Loss Function Sequentiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmay Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Ekbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+              <w:t xml:space="preserve">44th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220215v1</w:t>
+                <w:t xml:space="preserve">hal-03220228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Neural Text Style Transfer by Introducing Loss Function Sequentiality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chinmay Rane</w:t>
+                <w:t xml:space="preserve">Gender-aware Estimation of Depression Severity Level in a Multimodal Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Arbaaz Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asif Ekbal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriparna Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR)</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220228v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based Identification of Lexical Semantic Relations</w:t>
               </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5456,51 +5456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Moraliyski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,243 +6197,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transductive Learning for the Identification of Word Sense Temporal Orientation</w:t>
+                <w:t xml:space="preserve">Identifying Temporal Orientation of Word Senses Based on Minimum Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Way Andy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">The 20th SIGNLL Conference on Computational Natural Language Learning (CoNLL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.22 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702793v1</w:t>
+                <w:t xml:space="preserve">hal-01702812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Temporal Orientation of Word Senses Based on Minimum Cuts</w:t>
+                <w:t xml:space="preserve">Transductive Learning for the Identification of Word Sense Temporal Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Way Andy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th SIGNLL Conference on Computational Natural Language Learning (CoNLL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.22 - 30</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702812v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Intent Mining by Word Vectors Clustering at NTCIR-Imine</w:t>
               </w:r>
@@ -7026,269 +7026,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QASSIT: A Pretopological Framework for the Automatic Construction of Lexical Taxonomies from Raw Texts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levorato</w:t>
+                <w:t xml:space="preserve">Web-Adapted Supervised Segmentation to Improve a New Tactile Vision Sensory Substitution (TVSS) Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semantic Evaluation (SEMEVAL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144344v1</w:t>
+                <w:t xml:space="preserve">hal-01144360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-Adapted Supervised Segmentation to Improve a New Tactile Vision Sensory Substitution (TVSS) Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">QASSIT: A Pretopological Framework for the Automatic Construction of Lexical Taxonomies from Raw Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Semantic Evaluation (SEMEVAL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144360v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Temporal Query Intent</w:t>
               </w:r>
@@ -7864,252 +7864,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempoWordNet for Sentence Time Tagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HulTech: A General Purpose System for Cross-Level Semantic Similarity based on Anchor Web Counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Moraliyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Mathet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd international conference on World wide web companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Workshop on Semantic Evaluation (SemEval 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.PP305-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074964v1</w:t>
+                <w:t xml:space="preserve">hal-01076770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HulTech: A General Purpose System for Cross-Level Semantic Similarity based on Anchor Web Counts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TempoWordNet for Sentence Time Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Semantic Evaluation (SemEval 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd international conference on World wide web companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. pp.Pages 833-838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2567948.2579042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076770v1</w:t>
+                <w:t xml:space="preserve">hal-01074964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation Strategies for Building Temporal Ontologies</w:t>
               </w:r>
@@ -8197,433 +8197,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Web Search Results Clustering: When Baselines Can Reach State-of-the-Art Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Search Results Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriparna Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gotenburg, Sweden</w:t>
+              <w:t xml:space="preserve">25th International Conference on Computational Linguistics (COLING 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.99 - 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076535v1</w:t>
+                <w:t xml:space="preserve">hal-01077207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Search Results Clustering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy Web Search Results Clustering: When Baselines Can Reach State-of-the-Art Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Computational Linguistics (COLING 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.99 - 108</w:t>
+              <w:t xml:space="preserve">14th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gotenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077207v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">Query Log Driven Web Search Results Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">37th Annual ACM SIGIR Conference (SIGIR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075380v1</w:t>
+                <w:t xml:space="preserve">hal-01070306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Log Driven Web Search Results Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José G. Moreno</w:t>
+                <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual ACM SIGIR Conference (SIGIR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. 10p</w:t>
+              <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070306v1</w:t>
+                <w:t xml:space="preserve">hal-01075380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HULTECH at the NTCIR-10 INTENT-2 Task: Discovering User Intents through Search Results Clustering</w:t>
               </w:r>
@@ -9715,299 +9715,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Web Image Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de l'Asymétrie entre Termes pour l'Extraction Automatique de Taxonomies à partir de Textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Campos</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. 6 p</w:t>
+              <w:t xml:space="preserve">12th Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070166v1</w:t>
+                <w:t xml:space="preserve">hal-01071621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'Asymétrie entre Termes pour l'Extraction Automatique de Taxonomies à partir de Textes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Web Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levorato</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.345-356</w:t>
+              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071621v1</w:t>
+                <w:t xml:space="preserve">hal-01070166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pretopological framework for the automatic construction of lexical-semantic structures from texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10210,51 +10210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10273,138 +10273,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative Polythetic Hierarchical Ephemeral Clustering</w:t>
+                <w:t xml:space="preserve">Recognizing Textual Entailment by Generality Using Informative Asymmetric Measures and Multiword Unit Identification to Summarize Ephemeral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Machado</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.104-111</w:t>
+              <w:t xml:space="preserve">Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.284--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777962v1</w:t>
+                <w:t xml:space="preserve">hal-01858290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Web Snippets and Web Query-logs to Measure Implicit Temporal Intents in Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10433,481 +10446,468 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Query Representation and Understanding of the 34th ACM Annual SIGIR Conference (SIGIR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Pekin, China. pp.4 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Textual Entailment by Generality Using Informative Asymmetric Measures and Multiword Unit Identification to Summarize Ephemeral Clusters</w:t>
+                <w:t xml:space="preserve">Informative Polythetic Hierarchical Ephemeral Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahl</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.284--287</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858290v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Textual Entailment by Generality using Informative Asymmetric Measures to Summarize Ephemeral Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Exploratory Study on How Temporal Information Impact Classification and Clustering of Future-Related Web Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahl</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alípio Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp. 284 - 287, </w:t>
+              <w:t xml:space="preserve">15th Portuguese Conference on Artificial Intelligence, EPIA 2011,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lisbonne, Portugal. pp 581-596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24769-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916353v1</w:t>
+                <w:t xml:space="preserve">hal-01068763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study on How Temporal Information Impact Classification and Clustering of Future-Related Web Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Campos</w:t>
+                <w:t xml:space="preserve">A Contextual Classification Strategy for Polarity Classification of Direct Quotations from Financial News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Drury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alípio Jorge</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Portuguese Conference on Artificial Intelligence, EPIA 2011,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference On Recent Advances in Natural Language Processing (RANLP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hissar, Bulgaria. pp434-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068763v1</w:t>
+                <w:t xml:space="preserve">hal-01069030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Classification Strategy for Polarity Classification of Direct Quotations from Financial News</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing Textual Entailment by Generality using Informative Asymmetric Measures to Summarize Ephemeral Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Torgo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Recent Advances in Natural Language Processing (RANLP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp. 284 - 287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069030v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Retrieval: What Does the Future Talk About?</w:t>
               </w:r>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes rencontres de la Société Francophone de Classification (SFC'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12387,51 +12387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Mobile Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,51 +12913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gamallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Agarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Muetunda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sabry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jamil Luqman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Milintsevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairit Sirts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-023-00185-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsa Ramesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Saha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cordeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-022-00882-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Arbaaz Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasanuzzaman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2020.2998234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio Jorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-017-9302-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Jorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Lambov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Moraliyski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Paolo Cordeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ahonen-Myk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132491000015X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0N9N17QL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Eddine Merzougui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Tete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bournonville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshani Seneviratne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erickson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3720554.3737366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Djoussouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelin Le Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;tivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Luqman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Pais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Arora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouanani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Chauhan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Sumikawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikejiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfanzelter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL52503.2021.00072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Way" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Salim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Andy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Nunes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrezoug" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Acharya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Mario Jorge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Brazdil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Al&#237;pio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398567" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169095.2169103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2012.158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2346676.2346679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063990" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Machado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24769-9_42" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Drury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torgo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio M&#225;rio Jorge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycho Mukelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasanuzzaman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten D&#252;ring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal van den Bosch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02710-9_38" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gamallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Agarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Muetunda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sabry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jamil Luqman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Milintsevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairit Sirts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-023-00185-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsa Ramesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Saha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cordeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-022-00882-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Arbaaz Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasanuzzaman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2020.2998234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio Jorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-017-9302-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Jorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Lambov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Moraliyski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Paolo Cordeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ahonen-Myk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132491000015X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0N9N17QL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bournonville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Eddine Merzougui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Tete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshani Seneviratne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3720554.3737366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Djoussouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelin Le Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;tivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Luqman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Pais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Arora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Chauhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouanani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Sumikawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikejiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfanzelter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL52503.2021.00072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Way" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Salim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Andy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Nunes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrezoug" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Acharya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Mario Jorge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Brazdil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Al&#237;pio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398567" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169095.2169103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2012.158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2346676.2346679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063990" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777962v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Machado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068763v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24769-9_42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Drury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torgo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio M&#225;rio Jorge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycho Mukelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasanuzzaman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten D&#252;ring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal van den Bosch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02710-9_38" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>