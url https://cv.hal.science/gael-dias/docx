--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -2082,661 +2082,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t>
+                <w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291021v1</w:t>
+                <w:t xml:space="preserve">hal-05175510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Evaluation of Main Content Extractors for Web Pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bournonville</w:t>
+                <w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ledoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Padova, France</w:t>
+              <w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040908v1</w:t>
+                <w:t xml:space="preserve">hal-05291021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Speech and Auditory Tag Clouds for Non-Visual Web Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nilesh Tete</w:t>
+                <w:t xml:space="preserve">Multilingual Evaluation of Main Content Extractors for Web Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the Interspeech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Padova, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110274v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ledoyen</w:t>
+                <w:t xml:space="preserve">Concurrent Speech and Auditory Tag Clouds for Non-Visual Web Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Tete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th edition of the Interspeech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554025v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t>
+                <w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Pantin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175510v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Large Language Models for Depression Symptom Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Eddine Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,273 +3597,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mental Disorder Predictions using Feature-Based Machine Learning Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+                <w:t xml:space="preserve">An Approach for Detecting Dangerous Events from Online Text Using Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pombo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Data Mining for Mental Disorders (DMMD) associated to 23rd IEEE International Conference on Data Mining (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">22nd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394759v1</w:t>
+                <w:t xml:space="preserve">hal-04394702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Detecting Dangerous Events from Online Text Using Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastião Pais</w:t>
+                <w:t xml:space="preserve">Improving Mental Disorder Predictions using Feature-Based Machine Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustino Muetunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Data Mining for Mental Disorders (DMMD) associated to 23rd IEEE International Conference on Data Mining (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394702v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence on Mental Health Context</w:t>
               </w:r>
@@ -5290,269 +5290,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Speech Synthesis to Improve Document First Glance for the Blind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Learning Lexical-Semantic Relations Using Intuitive Cognitive Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Balikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Moraliyski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Akhmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Human-Document Interaction (HDI 2019) in conjunction with IAPR/IEEE ICDAR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309647v1</w:t>
+                <w:t xml:space="preserve">hal-01978396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Lexical-Semantic Relations Using Intuitive Cognitive Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Balikas</w:t>
+                <w:t xml:space="preserve">Concurrent Speech Synthesis to Improve Document First Glance for the Blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith-Jeyafreeda Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Human-Document Interaction (HDI 2019) in conjunction with IAPR/IEEE ICDAR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978396v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven Web Page Segmentation for Non Visual Access</w:t>
               </w:r>
@@ -5659,77 +5659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task Learning for Semantic Relations Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Balikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akhmouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,384 +6072,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tag Thunder : Web Page Skimming in Non Visual Environment Using Concurrent Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Temporal Orientation of Word Senses Based on Minimum Cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Way Andy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Speech and Language Processing for Assistive Technologies (SLPAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The 20th SIGNLL Conference on Computational Natural Language Learning (CoNLL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.22 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702825v1</w:t>
+                <w:t xml:space="preserve">hal-01702812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Temporal Orientation of Word Senses Based on Minimum Cuts</w:t>
+                <w:t xml:space="preserve">Transductive Learning for the Identification of Word Sense Temporal Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferrari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Way Andy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th SIGNLL Conference on Computational Natural Language Learning (CoNLL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.22 - 30</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702812v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transductive Learning for the Identification of Word Sense Temporal Orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization for Word Sense Induction based on Content and Interlink Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Ekbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriparna Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">21st International Conference on Applications of Natural Language to Information Systems (NLDB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702793v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Intent Mining by Word Vectors Clustering at NTCIR-Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6465,409 +6465,370 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMine Subtask of the NII Testbeds and Community for Information Access Research Workshop (NTCIR-12 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for Word Sense Induction based on Content and Interlink Connections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tag Thunder : Web Page Skimming in Non Visual Environment Using Concurrent Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Acharya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+                <w:t xml:space="preserve">Elena Manishina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Applications of Natural Language to Information Systems (NLDB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Workshop on Speech and Language Processing for Assistive Technologies (SLPAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496697v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Pretopological Spaces for Lexical Taxonomy Acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+                <w:t xml:space="preserve">Adapted B-CUBED Metrics to Unbalanced Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">38th Annual ACM SIGIR Conference (SIGIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163702v1</w:t>
+                <w:t xml:space="preserve">hal-01144278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">Learning Pretopological Spaces for Lexical Taxonomy Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241450v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
@@ -6898,155 +6859,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171135v1</w:t>
+                <w:t xml:space="preserve">hal-01241450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted B-CUBED Metrics to Unbalanced Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José G. Moreno</w:t>
+                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual ACM SIGIR Conference (SIGIR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144278v1</w:t>
+                <w:t xml:space="preserve">hal-01171135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-Adapted Supervised Segmentation to Improve a New Tactile Vision Sensory Substitution (TVSS) Technology</w:t>
               </w:r>
@@ -7153,51 +7153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QASSIT: A Pretopological Framework for the Automatic Construction of Lexical Taxonomies from Raw Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,515 +7376,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTE-Rank: Searching for Implicit Temporal Query Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Campos</w:t>
+                <w:t xml:space="preserve">HULTECH at the NTCIR-11 IMine Task: Mining Intents with Continuous Vector Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">IMine Subtask of the NII Testbeds and Community for Information Access Research Workshop (NTCIR-11 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150205v1</w:t>
+                <w:t xml:space="preserve">hal-01150207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HULTECH at the NTCIR-11 Temporalia Task: Ensemble Learning for Temporal Query Intent Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
+                <w:t xml:space="preserve">PageRank-based Word Sense Induction within Web Search Results Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Center of Sciences, Tokyo, Japan National Institute of Informatics (NII), Dec 2014, Tokyo, Japan. p. 478-482</w:t>
+              <w:t xml:space="preserve">Joint Conference on Digital Libraries (JCDL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123666v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">GTE-Rank: Searching for Implicit Temporal Query Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alipio Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
+              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076613v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HULTECH at the NTCIR-11 IMine Task: Mining Intents with Continuous Vector Space Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José G. Moreno</w:t>
+                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMine Subtask of the NII Testbeds and Community for Information Access Research Workshop (NTCIR-11 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150207v1</w:t>
+                <w:t xml:space="preserve">hal-01076613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PageRank-based Word Sense Induction within Web Search Results Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José G. Moreno</w:t>
+                <w:t xml:space="preserve">HULTECH at the NTCIR-11 Temporalia Task: Ensemble Learning for Temporal Query Intent Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hasanuzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Digital Libraries (JCDL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Londres, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">The 11th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Center of Sciences, Tokyo, Japan National Institute of Informatics (NII), Dec 2014, Tokyo, Japan. p. 478-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070313v1</w:t>
+                <w:t xml:space="preserve">hal-01123666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HulTech: A General Purpose System for Cross-Level Semantic Similarity based on Anchor Web Counts</w:t>
               </w:r>
@@ -8197,433 +8197,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Search Results Clustering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy Web Search Results Clustering: When Baselines Can Reach State-of-the-Art Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Computational Linguistics (COLING 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.99 - 108</w:t>
+              <w:t xml:space="preserve">14th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gotenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077207v1</w:t>
+                <w:t xml:space="preserve">hal-01076535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Web Search Results Clustering: When Baselines Can Reach State-of-the-Art Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Search Results Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriparna Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gotenburg, Sweden</w:t>
+              <w:t xml:space="preserve">25th International Conference on Computational Linguistics (COLING 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.99 - 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076535v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Log Driven Web Search Results Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José G. Moreno</w:t>
+                <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual ACM SIGIR Conference (SIGIR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. 10p</w:t>
+              <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070306v1</w:t>
+                <w:t xml:space="preserve">hal-01075380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">Query Log Driven Web Search Results Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">37th Annual ACM SIGIR Conference (SIGIR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Gold Coast, Australia. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075380v1</w:t>
+                <w:t xml:space="preserve">hal-01070306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HULTECH at the NTCIR-10 INTENT-2 Task: Discovering User Intents through Search Results Clustering</w:t>
               </w:r>
@@ -8685,213 +8685,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Text-Based Web Image Search Results Clustering to Minimize Mobile Devices Wasted Space-Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GTE-Cluster: A Temporal Search Interface for Implicit Temporal Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alipio Mario Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Information Retrieval (ECIR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th European Conference on Information Retrieval (ECIR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Amtersdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074557v1</w:t>
+                <w:t xml:space="preserve">hal-01074843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTE-Cluster: A Temporal Search Interface for Implicit Temporal Queries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Text-Based Web Image Search Results Clustering to Minimize Mobile Devices Wasted Space-Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Information Retrieval (ECIR 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th European Conference on Information Retrieval (ECIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, moscou, Russia. pp.532 - 544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36973-5_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074843v1</w:t>
+                <w:t xml:space="preserve">hal-01074557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule Induction for Sentence Reduction</w:t>
               </w:r>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9070,168 +9070,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTE: A Distributional Second-Order Co-Occurrence Approach to Improve the Identification of Top Relevant Dates in Web Snippets</w:t>
+                <w:t xml:space="preserve">Disambiguating Implicit Temporal Queries by Clustering Top Relevant Dates in Web Snippets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Jorge Alípio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mário Jorge Alípio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM international conference on Information and knowledge management (CIKM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, sheraton, mai hawaii, United States. pp.Pages 2035-2039, </w:t>
+              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology (WI-IAT), 2012 IEEE/WIC/ACM International Conferences on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Macau, Brazil. pp.1 - 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2396761.2398567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2012.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070926v1</w:t>
+                <w:t xml:space="preserve">hal-01071054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Temporal Query Understanding through Date Identification: How to Tag Implicit Temporal Queries?</w:t>
+                <w:t xml:space="preserve">GTE: A Distributional Second-Order Co-Occurrence Approach to Improve the Identification of Top Relevant Dates in Web Snippets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
@@ -9249,199 +9249,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Jorge Alípio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TempWeb '12 Proceedings of the 2nd Temporal Web Analytics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.PP 41-48, </w:t>
+              <w:t xml:space="preserve">21st ACM international conference on Information and knowledge management (CIKM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, sheraton, mai hawaii, United States. pp.Pages 2035-2039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2169095.2169103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2396761.2398567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071060v1</w:t>
+                <w:t xml:space="preserve">hal-01070926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguating Implicit Temporal Queries by Clustering Top Relevant Dates in Web Snippets</w:t>
+                <w:t xml:space="preserve">Enriching Temporal Query Understanding through Date Identification: How to Tag Implicit Temporal Queries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Jorge Alípio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology (WI-IAT), 2012 IEEE/WIC/ACM International Conferences on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Macau, Brazil. pp.1 - 8, </w:t>
+              <w:t xml:space="preserve">TempWeb '12 Proceedings of the 2nd Temporal Web Analytics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.PP 41-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2012.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2169095.2169103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071054v1</w:t>
+                <w:t xml:space="preserve">hal-01071060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Results Exploration using Ephemeral Clustering</w:t>
               </w:r>
@@ -9715,585 +9715,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'Asymétrie entre Termes pour l'Extraction Automatique de Taxonomies à partir de Textes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Web Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levorato</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.345-356</w:t>
+              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071621v1</w:t>
+                <w:t xml:space="preserve">hal-01070166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Web Image Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de l'Asymétrie entre Termes pour l'Extraction Automatique de Taxonomies à partir de Textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Campos</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. 6 p</w:t>
+              <w:t xml:space="preserve">12th Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070166v1</w:t>
+                <w:t xml:space="preserve">hal-01071621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pretopological framework for the automatic construction of lexical-semantic structures from texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Acquisition de structures lexico-sémantiques à partir de textes : un nouveau cadre de travail fondé sur une structuration prétopologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levorato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825232v1</w:t>
+                <w:t xml:space="preserve">hal-00605405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual entailment by generality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+                <w:t xml:space="preserve">A pretopological framework for the automatic construction of lexical-semantic structures from texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2453-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2063576.2063990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659339v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de structures lexico-sémantiques à partir de textes : un nouveau cadre de travail fondé sur une structuration prétopologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+                <w:t xml:space="preserve">Textual entailment by generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levorato</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605405v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Textual Entailment by Generality Using Informative Asymmetric Measures and Multiword Unit Identification to Summarize Ephemeral Clusters</w:t>
               </w:r>
@@ -10305,64 +10305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.284--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10495,51 +10495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informative Polythetic Hierarchical Ephemeral Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10802,64 +10802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp. 284 - 287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10988,51 +10988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Prétopologique pour la Structuration Sémantico-Lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11109,51 +11109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raycho Mukelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Mesures de Similarité Sémantique" (EGC'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11204,51 +11204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raycho Mukelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Computational Natural Language Learning (CoNLL'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, European Union. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11299,51 +11299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raycho Mukelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International FLAIRS Conference (FLAIRS'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United States. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11394,51 +11394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raycho Mukelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management Knowledge Patterns (EKAW'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, European Union. pp.198-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,51 +11463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de mesures de similarité sémantiques : étude d'une variante de la mesure InfoSimba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11571,51 +11571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João-Paolo Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-PASCAL workshop on Textual Entailment and Paraphrasing associated to the ACL Annual Conference (ACL'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Extraction Beyond The Document Workshop collocated with ACL-COLING 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.36-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11761,247 +11761,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'estimation du niveau de dépression basée sur les symptômes à travers le prisme de l'expertise des psychiatres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Navneet Agarwal</w:t>
+                <w:t xml:space="preserve">Automatic Text-Based Estimation of Depression Symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Milintsevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kairit Sirts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Psychiatrie (CFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394723v1</w:t>
+                <w:t xml:space="preserve">hal-04394728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Text-Based Estimation of Depression Symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'estimation du niveau de dépression basée sur les symptômes à travers le prisme de l'expertise des psychiatres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navneet Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Milintsevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rothärmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Psychiatrie (CFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394728v1</w:t>
+                <w:t xml:space="preserve">hal-04394723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction Automatique des Scores aux Questionnaires PHQ-8 par Intelligence Artificielle</w:t>
               </w:r>
@@ -12913,51 +12913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gamallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Agarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Muetunda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sabry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jamil Luqman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Milintsevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairit Sirts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-023-00185-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsa Ramesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Saha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cordeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-022-00882-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Arbaaz Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasanuzzaman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2020.2998234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio Jorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-017-9302-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Jorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Lambov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Moraliyski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Paolo Cordeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ahonen-Myk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132491000015X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0N9N17QL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bournonville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Eddine Merzougui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Tete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshani Seneviratne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3720554.3737366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Djoussouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelin Le Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;tivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Luqman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Pais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Arora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Chauhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouanani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Sumikawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikejiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfanzelter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL52503.2021.00072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Way" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Salim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Andy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Nunes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrezoug" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Acharya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Mario Jorge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Brazdil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Al&#237;pio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398567" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169095.2169103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2012.158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2346676.2346679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063990" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777962v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Machado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068763v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24769-9_42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Drury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torgo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio M&#225;rio Jorge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycho Mukelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasanuzzaman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten D&#252;ring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal van den Bosch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02710-9_38" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gamallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Agarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Muetunda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sabry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jamil Luqman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Milintsevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairit Sirts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40708-023-00185-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsa Ramesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Saha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cordeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-022-00882-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Arbaaz Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasanuzzaman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2020.2998234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio Jorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-017-9302-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Jorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Lambov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Moraliyski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o-Paolo Cordeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ahonen-Myk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132491000015X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0N9N17QL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bournonville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Eddine Merzougui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Tete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshani Seneviratne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3720554.3737366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Djoussouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelin Le Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;tivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roth&#228;rmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Luqman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Pais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pombo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Arora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Chauhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouanani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Sumikawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ikejiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfanzelter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL52503.2021.00072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Balikas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Way" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Salim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Andy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Nunes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrezoug" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Acharya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074843v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Mario Jorge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Brazdil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Jorge Al&#237;pio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2012.158" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398567" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2169095.2169103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2346676.2346679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063990" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777962v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Machado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068763v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24769-9_42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Drury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torgo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.122" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;pio M&#225;rio Jorge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycho Mukelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasanuzzaman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Wevers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten D&#252;ring" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal van den Bosch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barbosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02710-9_38" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>