--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -661,295 +661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
+                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158301v1</w:t>
+                <w:t xml:space="preserve">hal-04466219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.107275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466219v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,278 +1833,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemissive properties and stability of undecylenic acid-modified porous silicon nanoparticles in physiological medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Terracciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Nathanaël Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5079469⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382067v1</w:t>
+                <w:t xml:space="preserve">hal-01997427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
+                <w:t xml:space="preserve">Photoemissive properties and stability of undecylenic acid-modified porous silicon nanoparticles in physiological medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">Monica Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Della Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (11), pp.113701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5079469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997427v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrasonic absorption in the MHz frequency range by silicon substrates with a built-in porous silicon layer</w:t>
               </w:r>
@@ -2875,437 +2875,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lascaud</w:t>
+                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+                <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bálint Fodor</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklós Fried</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01792014v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Agócs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.397 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical and Thermo-physical Properties of Mesoporous Silicon Layers: Influence of Substrate Characteristics</w:t>
               </w:r>
@@ -3553,554 +3553,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792035v1</w:t>
+                <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Menard</w:t>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784761v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214265v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced quantum yield of photoluminescent porous silicon prepared by supercritical drying</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,804 +4632,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caffull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Gautier</w:t>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Canham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784772v1</w:t>
+                <w:t xml:space="preserve">hal-01651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure based optical modeling of ZnO- porous silicon permeated nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M D Ynsa</w:t>
+                <w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Torres Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/29/295102⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.07004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521861v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531600v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (12), pp.4169-4173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214262v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caffull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784767v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure based optical modeling of ZnO- porous silicon permeated nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
+                <w:t xml:space="preserve">G Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+                <w:t xml:space="preserve">L Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">M D Ynsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Torres Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/29/295102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01651064v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of porous silicon in microfuel cells: a review</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Type Porous Silicon Resistivity and Carrier Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,369 +6156,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Concord</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183299v1</w:t>
+                <w:t xml:space="preserve">hal-01784780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ménard</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784780v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">J. Concord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">P. Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (6), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255201v1</w:t>
+                <w:t xml:space="preserve">hal-02183299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Direct Current Electrical Properties of Electrochemically Etched Mesoporous Silicon Carbide</w:t>
               </w:r>
@@ -6543,64 +6543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (22), pp.223705. </w:t>
@@ -6638,64 +6638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dimitri Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,77 +7123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7386,51 +7386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Macroporous Gallium Nitride Electrochemically Etched from High Doped Single Crystal Wafers in HF Based Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Coudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,943 +7764,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Thermal Conductivity by Electrothermal Finite Element Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810921v1</w:t>
+                <w:t xml:space="preserve">hal-01810918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
+                <w:t xml:space="preserve">Macroporous Silicon Hydrogen Diffusion Layers for Micro-Fuel Cells: From Planar to 3D Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810904v1</w:t>
+                <w:t xml:space="preserve">hal-01810911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810908v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Exchange Membrane Micro Fuel Cells on 3D Porous Silicon Gas Diffusion Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kouassi</w:t>
+                <w:t xml:space="preserve">RF performances of inductors integrated on localized p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;/var&amp;gt;-type porous silicon regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.046⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01810903v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Thermal Conductivity by Electrothermal Finite Element Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Siegert</w:t>
+                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-427⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810918v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous Silicon Hydrogen Diffusion Layers for Micro-Fuel Cells: From Planar to 3D Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01810911v1</w:t>
+                <w:t xml:space="preserve">hal-01810908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Proton Exchange Membrane Micro Fuel Cells on 3D Porous Silicon Gas Diffusion Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 216, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655000v1</w:t>
+                <w:t xml:space="preserve">hal-01810903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
               </w:r>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9057,560 +9057,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649058v1</w:t>
+                <w:t xml:space="preserve">hal-02983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xi Song</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by pulsed-photothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Coudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.355401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655001v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by pulsed-photothermal method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Coudron</w:t>
+                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623107v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Coudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (35), pp.355401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983911v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Type Porous Silicon Substrates for Integrated RF Inductors</w:t>
               </w:r>
@@ -9847,51 +9847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10701,51 +10701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,773 +10972,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Spanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965842v1</w:t>
+                <w:t xml:space="preserve">hal-04966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Carrasco</w:t>
+                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barcellona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan M Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965937v1</w:t>
+                <w:t xml:space="preserve">hal-04965842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Baishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966020v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
+                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fiorenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966006v1</w:t>
+                <w:t xml:space="preserve">hal-04966020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965875v1</w:t>
+                <w:t xml:space="preserve">hal-04965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965900v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
               </w:r>
@@ -11849,103 +11849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of salen complexes on macroporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erigène Bakangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -11968,552 +11968,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
+              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813905v1</w:t>
+                <w:t xml:space="preserve">hal-03813915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Moretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980738v1</w:t>
+                <w:t xml:space="preserve">hal-03980702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Monnier</w:t>
+                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980877v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Al Chimali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12568,864 +12551,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOCON 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.19, </w:t>
+              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813915v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981885v1</w:t>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalba Moretta</w:t>
+                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980702v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Tran Van</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981867v1</w:t>
+                <w:t xml:space="preserve">hal-03980877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13463,51 +13463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13660,295 +13660,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured silicon-based nanoparticles as label-free photoluminescent probes for in vivo imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Terracciano</w:t>
+                <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Della Ventura</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Italian National Conference on Photonic Technologies (Fotonica 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.1660⟩</w:t>
+              <w:t xml:space="preserve">AiMES 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382072v1</w:t>
+                <w:t xml:space="preserve">hal-02382064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Nanostructured silicon-based nanoparticles as label-free photoluminescent probes for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Della Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t>
+              <w:t xml:space="preserve">20th Italian National Conference on Photonic Technologies (Fotonica 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lecce, Italy. 51 (4pp.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382064v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Formation of Porous Silicon Carbide for Micro-Device Applications</w:t>
               </w:r>
@@ -13973,51 +13973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14064,51 +14064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of surface interference between LIPSS and nano-pores in case of mesopouros silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,51 +14116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Applied Surface Science (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shangai, China</w:t>
@@ -14215,77 +14215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14345,51 +14345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14440,77 +14440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14548,77 +14548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14656,77 +14656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14777,77 +14777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14885,51 +14885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15010,64 +15010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15190,51 +15190,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters with a gate silicon oxide deposited using PECVD with hexamethyldisiloxane (HDMO)</w:t>
+                <w:t xml:space="preserve">Towards Complementary Metal-Oxide -Silicon Thin Film Devices with a New Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Viana</w:t>
@@ -15269,73 +15269,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElectroChem. Soc. TFTVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">POLYSE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944710v1</w:t>
+                <w:t xml:space="preserve">hal-00944720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters fabricated with a new structure using SPC and LPCVD techniques</w:t>
               </w:r>
@@ -15561,51 +15561,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Complementary Metal-Oxide -Silicon Thin Film Devices with a New Structure</w:t>
+                <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters with a gate silicon oxide deposited using PECVD with hexamethyldisiloxane (HDMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Viana</w:t>
@@ -15640,73 +15640,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYSE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
+              <w:t xml:space="preserve">ElectroChem. Soc. TFTVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944720v1</w:t>
+                <w:t xml:space="preserve">hal-00944710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of NMOS and CMOS TFT inverters fabricated by LPCVD and SPC techniques at low temperature (&amp;lt;600 B0C)</w:t>
               </w:r>
@@ -16065,90 +16065,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference between LIPSS and nano-pores in case of mesoporous silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16879,51 +16879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2786143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR82T6LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gallach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Ynsa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Torres Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/29/295102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CP9FRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833575" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.158" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80P6HZFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.019304jss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0N3KTV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siegert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-427" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT02J25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thouvarecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jerisian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leborgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pordie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913000v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Morimoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934150v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toutah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944710v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944724v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944720v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959357v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958880v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147791v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927727v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2786143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR82T6LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gallach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Ynsa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Torres Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/29/295102" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CP9FRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833575" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.158" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80P6HZFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.019304jss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siegert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-427" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810911v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT02J25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0N3KTV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thouvarecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jerisian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leborgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pordie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913000v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Morimoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934150v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toutah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944720v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944724v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959357v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958880v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147791v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927727v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>