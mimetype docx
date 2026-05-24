--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -661,295 +661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
+                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.107275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466219v1</w:t>
+                <w:t xml:space="preserve">hal-04158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized protection of high aspect ratio trenches based on the anisotropy manipulation of plasma-polymerized fluoropolymer coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+                <w:t xml:space="preserve">Harikrishnan Ramadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 156, pp.107275. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158301v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,278 +1833,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoemissive properties and stability of undecylenic acid-modified porous silicon nanoparticles in physiological medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Grillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">Monica Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Della Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (11), pp.113701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5079469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997427v1</w:t>
+                <w:t xml:space="preserve">hal-02382067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemissive properties and stability of undecylenic acid-modified porous silicon nanoparticles in physiological medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+                <w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Terracciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114 (11), pp.113701. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5079469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrasonic absorption in the MHz frequency range by silicon substrates with a built-in porous silicon layer</w:t>
               </w:r>
@@ -2875,291 +2875,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741022v1</w:t>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lascaud</w:t>
+                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
               </w:r>
@@ -3553,437 +3553,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214265v1</w:t>
+                <w:t xml:space="preserve">hal-01792035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Lu</w:t>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792035v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,804 +4632,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Loni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+                <w:t xml:space="preserve">E. Caffull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thery</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.T. Canham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651064v1</w:t>
+                <w:t xml:space="preserve">hal-01784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+                <w:t xml:space="preserve">Microstructure based optical modeling of ZnO- porous silicon permeated nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Ynsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Serra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Torres Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/29/295102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531600v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.07004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214262v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High performance miniature glucose/O2 fuel cell based on porous silicon anion exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784767v1</w:t>
+                <w:t xml:space="preserve">hal-01651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Loni</w:t>
+                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Caffull</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01784772v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure based optical modeling of ZnO- porous silicon permeated nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous Silicon/Silicon Hybrid Substrate Applied to the Monolithic Integration of Common-Mode and Bandpass RF Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (29), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (12), pp.4169-4173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/29/295102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2483840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521861v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of porous silicon in microfuel cells: a review</w:t>
               </w:r>
@@ -6156,754 +6156,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">J. Concord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784780v1</w:t>
+                <w:t xml:space="preserve">hal-02183299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+                <w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255201v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of common mode filters with electrostatic discharge protection on silicon/porous silicon hybrid substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Concord</w:t>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (7), pp.072104. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183299v1</w:t>
+                <w:t xml:space="preserve">hal-01255201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Direct Current Electrical Properties of Electrochemically Etched Mesoporous Silicon Carbide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
+                <w:t xml:space="preserve">Steve Dimitri Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904085⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (27), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784775v1</w:t>
+                <w:t xml:space="preserve">hal-01784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784777v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Porous Silicon Substrates for the Monolithic Integration of Radiofrequency Circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Direct Current Electrical Properties of Electrochemically Etched Mesoporous Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1), pp.39-43. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (22), pp.223705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078713001050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784776v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous silicon for electrical isolation in radio frequency devices: A review</w:t>
               </w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,77 +7123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7367,424 +7367,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Macroporous Gallium Nitride Electrochemically Etched from High Doped Single Crystal Wafers in HF Based Electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper Electrodeposition into Macroporous Silicon Arrays for through Silicon via Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Coudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.019304jss⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810900v1</w:t>
+                <w:t xml:space="preserve">hal-01810902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Electrodeposition into Macroporous Silicon Arrays for through Silicon via Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Study of Anodic Etching of Highly Doped N-Type 4H-SiC in Various HF Based Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (9), pp.D372-D379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.082309jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01810902v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Study of Anodic Etching of Highly Doped N-Type 4H-SiC in Various HF Based Electrolytes</w:t>
+                <w:t xml:space="preserve">Observations of Macroporous Gallium Nitride Electrochemically Etched from High Doped Single Crystal Wafers in HF Based Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gary</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (9), pp.D372-D379. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (4), pp.P146-P148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.082309jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.019304jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810897v1</w:t>
+                <w:t xml:space="preserve">hal-01810900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Thermal Conductivity by Electrothermal Finite Element Simulation</w:t>
               </w:r>
@@ -8404,303 +8404,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">Proton Exchange Membrane Micro Fuel Cells on 3D Porous Silicon Gas Diffusion Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 216, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810908v1</w:t>
+                <w:t xml:space="preserve">hal-01810903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Exchange Membrane Micro Fuel Cells on 3D Porous Silicon Gas Diffusion Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kouassi</w:t>
+                <w:t xml:space="preserve">Non-Oxidized Porous Silicon-Based Power AC Switch Peripheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01810903v1</w:t>
+                <w:t xml:space="preserve">hal-01810908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
               </w:r>
@@ -9057,560 +9057,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Coudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (35), pp.355401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983911v1</w:t>
+                <w:t xml:space="preserve">hal-00649058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by pulsed-photothermal method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Coudron</w:t>
+                <w:t xml:space="preserve">Integration of RF inductors and filters on mesoporous silicon isolation layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (6), pp.1449-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623107v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xi Song</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by pulsed-photothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Coudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.355401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655001v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (35), pp.355401. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649058v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Type Porous Silicon Substrates for Integrated RF Inductors</w:t>
               </w:r>
@@ -9847,51 +9847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10701,51 +10701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,773 +10972,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966006v1</w:t>
+                <w:t xml:space="preserve">hal-04965842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Baishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965842v1</w:t>
+                <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan M Macak</w:t>
+                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Spanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barcellona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965937v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
+                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966020v1</w:t>
+                <w:t xml:space="preserve">hal-04966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965900v1</w:t>
+                <w:t xml:space="preserve">hal-04965875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roger</w:t>
+                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mellah</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965875v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
               </w:r>
@@ -11849,103 +11849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of salen complexes on macroporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erigène Bakangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -11968,535 +11968,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
+              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813915v1</w:t>
+                <w:t xml:space="preserve">hal-03813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981885v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalba Moretta</w:t>
+                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980702v1</w:t>
+                <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Tran Van</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981867v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Al Chimali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12551,881 +12568,864 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOCON 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980611v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Audière</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980838v1</w:t>
+                <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Moretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklos Fried</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813905v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980738v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Monnier</w:t>
+                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980877v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13463,51 +13463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13973,51 +13973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14064,51 +14064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of surface interference between LIPSS and nano-pores in case of mesopouros silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,51 +14116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Applied Surface Science (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shangai, China</w:t>
@@ -14215,77 +14215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14345,51 +14345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14440,77 +14440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14548,77 +14548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14656,77 +14656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14777,77 +14777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14885,51 +14885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15010,64 +15010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15190,51 +15190,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Complementary Metal-Oxide -Silicon Thin Film Devices with a New Structure</w:t>
+                <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters with a gate silicon oxide deposited using PECVD with hexamethyldisiloxane (HDMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Viana</w:t>
@@ -15269,73 +15269,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYSE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
+              <w:t xml:space="preserve">ElectroChem. Soc. TFTVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944720v1</w:t>
+                <w:t xml:space="preserve">hal-00944710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters fabricated with a new structure using SPC and LPCVD techniques</w:t>
               </w:r>
@@ -15440,273 +15440,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of precursor gases on LPCVD polysilicon TFT 92s characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Complementary Metal-Oxide -Silicon Thin Film Devices with a New Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Crand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2002, Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">POLYSE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958794v1</w:t>
+                <w:t xml:space="preserve">hal-00944720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysilicon CMOS TFTs inverters with a gate silicon oxide deposited using PECVD with hexamethyldisiloxane (HDMO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of precursor gases on LPCVD polysilicon TFT 92s characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElectroChem. Soc. TFTVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2002, Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944710v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of NMOS and CMOS TFT inverters fabricated by LPCVD and SPC techniques at low temperature (&amp;lt;600 B0C)</w:t>
               </w:r>
@@ -16065,90 +16065,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference between LIPSS and nano-pores in case of mesoporous silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16411,98 +16411,218 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosmat Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DETECTEUR DE PARTICULES COMPRENANT UNE REGION POREUSE REALISEE DANS UN MATERIAU SEMI-CONDUCTEUR ET PROCEDE DE FABRICATION ASSOCIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR.3.118.300. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic electrical characterization of CMOS-like Thin Film Transistor circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16524,51 +16644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16578,161 +16698,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16879,51 +16999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2786143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR82T6LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gallach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Ynsa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Torres Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/29/295102" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CP9FRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833575" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.158" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80P6HZFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.019304jss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siegert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-427" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810911v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT02J25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0N3KTV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thouvarecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jerisian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leborgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pordie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913000v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Morimoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934150v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toutah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944720v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944724v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959357v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958880v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147791v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927727v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bacova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Capek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalicka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02010242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiang Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niteng Liao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141806jss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2786143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01771559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplobain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.03.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKZ3QDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600450" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Concord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNHQ09T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR82T6LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gallach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Ynsa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Torres Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/29/295102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWCBS8L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2483840" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1CP9FRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.084" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930222" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02183299v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Concord" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poveda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866162" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713001050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833575" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.158" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80P6HZFH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yvon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.019304jss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siegert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-427" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810911v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT02J25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-523" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.046" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0N3KTV3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-566" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000027" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM9QQHNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2164078" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thouvarecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jerisian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leborgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pordie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913000v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Morimoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934150v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toutah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916737v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944710v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944724v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944720v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958794v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959357v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958880v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147791v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626224v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927727v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>