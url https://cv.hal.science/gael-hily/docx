--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -373,1006 +373,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01235182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tara, capitale des anciens rois d’Irlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.16-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du cycle mythologique au cycle épique : correspondances entre le Dagda et Fergus mac Róech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.117-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tara, capitale des anciens rois d’Irlande</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie du néolithique en Bretagne et en Irlande à la rencontre de la mythologie ‘‘celtique’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ollodagos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.9-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Razzia des vaches de Cooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 72, pp.16-45</w:t>
+              <w:t xml:space="preserve">, 2012, 62, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Serge Cassen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.14-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenches, sa géographie et les Lugoves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ollodagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38, pp.9-60</w:t>
+              <w:t xml:space="preserve">, 2011, XXXVI, pp.175-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lug</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samain, Halloween et la Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klask</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde des abeilles chez les Celtes anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 63, pp.14-43</w:t>
+              <w:t xml:space="preserve">, 2011, 57, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Razzia des vaches de Cooley</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre Monde dans les littératures celtiques médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62, pp.58-63</w:t>
+              <w:t xml:space="preserve">, 2010, 49, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avenches, sa géographie et les Lugoves</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les druides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.12-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain et le gardien de la fontaine : le Feu dans l'Eau dans la littérature arthurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ollodagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, XXXVI, pp.175-208</w:t>
+              <w:t xml:space="preserve">, 2009, 32, pp.251-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Samain, Halloween et la Toussaint</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trio Goibne, Lug et Balor : un héritage de la tradition cosmogonique indo-européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klask</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.83-94</w:t>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le monde des abeilles chez les Celtes anciens</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercure, les lieux en hauteur et les routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 57, pp.58-65</w:t>
+              <w:t xml:space="preserve">, 2008, 39, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les druides</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dieu gaulois Esus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47, pp.12-33</w:t>
+              <w:t xml:space="preserve">, 2008, 40, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00614053v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1660,303 +1660,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvain et le gardien de la fontaine : le Feu dans l'Eau dans la littérature arthurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yvain et le gardien de la fontaine : le Feu dans l'Eau dans la littérature arthurienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bruxelles, Belgique. pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traditions bretonnes héritées des fêtes celtiques pré-chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions bretonnes héritées des fêtes celtiques pré-chrétiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Université du Temps Libre, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Yvain et le gardien de la fontaine : le Feu dans l'Eau dans la littérature arthurienne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triple mort et chasse au cerf dans la littérature galloise médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yvain et le gardien de la fontaine : le Feu dans l'Eau dans la littérature arthurienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bruxelles, Belgique. pp.251-268</w:t>
+              <w:t xml:space="preserve">Triple mort et chasse au cerf dans la littérature galloise médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forgeron divin et légendaire dans les traditions irlandaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le forgeron divin et légendaire dans les traditions irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cath Maige Tuired : la perfection au masculin</w:t>
               </w:r>
@@ -2958,50 +2958,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Légende arthurienne&amp;quot;, Interview d'Hélène Bouget, Université de Bretagne Occidentale (France), https://www.youtube.com/watch?v=XLqmJoSr5hQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sports gaëliques&amp;quot;, Interview de Freddy Pignon, chercheur indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halloween: 10 minutes, 10 questions&amp;quot;, Interview of Frédéric Armao by Noémie Beck, YouTube Channel &amp;quot;Imaginaire celtique&amp;quot; https://www.youtube.com/watch?v=sPL9hGinIhE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Celtic Languages (Part 2)&amp;quot;, Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=ivTyfyZjzCU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Celtic Languages (Part 1). Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=h7Px7vdBFpM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Ankou ou la Mort en Bretagne&amp;quot;, Interview de Daniel Giraudon, Université de Bretagne Occidentale, https://www.youtube.com/watch?v=2lIhQff2LwM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3016,1919 +3632,1303 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christianisme celtique, ça existe ?&amp;quot;, Interview de Catherine Maignant, Université de Lille, https://www.youtube.com/watch?v=drxGVJ8m6a4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Légende arthurienne&amp;quot;, Interview d'Hélène Bouget, Université de Bretagne Occidentale (France), https://www.youtube.com/watch?v=XLqmJoSr5hQ</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Sports gaëliques&amp;quot;, Interview de Freddy Pignon, chercheur indépendant</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lug, dieu celtique ultime ?&amp;quot;, Interview de Gaël Hily, Université de Rennes 2, https://www.youtube.com/watch?v=1lDFWaWtFWM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lug Samildánach et le statut juridique de ses arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.405-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une identité : la dynastie irlandaise des Uí Néill et les traditions religieuses pré-chrétiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, p. 215-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Daniel Gricourt et Dominique Hollard, Cernunnos, le Dioscure sauvage, Paris, L’Harmattan, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Jean-Yves Eveillard, L’Armorique antique, Morlaix, Skol Vreizh, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Alexandra Bergholm, From Shaman to Saint. Interpretive Strategies in the Study of Buile Suibhne, Helsinki, Academia Scientarium Fennica, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.270-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Brian Lacey, Lug’s forgotten Donegal Kingdom, Dublin, Four Courts Press, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En forêt de Brocéliande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.405-417</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu &amp;quot;Magali Coumert ha Hélène Tétrel ed., Histoires des Bretagnes. I. Les mythes fondateurs, CRBC, Brest, 2010, 270 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, p. 215-240</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre Monde dans les littératures celtiques médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.272-273</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte-rendu d'ouvrage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.270-271</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits au sein de familles royales : les cas d'Eochaid Feidlech et de Math</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.335-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.294-296</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'assaut de la neuvième vague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.271-272</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu &amp;quot;Patrice Lajoye, Des dieux gaulois, Budapest, Archaeolingua, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00613236v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00616505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu &amp;quot;Philippe Walter ed., Brocéliande ou le génie du lieu, Grenoble, PUG, 2002</w:t>
               </w:r>
@@ -5169,51 +5169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9F13C8A"/>
+    <w:nsid w:val="E2000A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5400,51 +5400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-hily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph-2018-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2016.2474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph.2015.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oudaer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lajoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hasco&#235;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00614164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-hily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph-2018-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2016.2474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph.2015.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oudaer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lajoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hasco&#235;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00614164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>