--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -373,165 +373,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01235182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du cycle mythologique au cycle épique : correspondances entre le Dagda et Fergus mac Róech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.117-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tara, capitale des anciens rois d’Irlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.16-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227645v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie du néolithique en Bretagne et en Irlande à la rencontre de la mythologie ‘‘celtique’’</w:t>
               </w:r>
@@ -1798,165 +1798,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le forgeron divin et légendaire dans les traditions irlandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le forgeron divin et légendaire dans les traditions irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lille, France. pp.239-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Triple mort et chasse au cerf dans la littérature galloise médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Triple mort et chasse au cerf dans la littérature galloise médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609742v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cath Maige Tuired : la perfection au masculin</w:t>
               </w:r>
@@ -3046,50 +3046,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3104,81 +3192,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sports gaëliques&amp;quot;, Interview de Freddy Pignon, chercheur indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3192,521 +3280,697 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halloween: 10 minutes, 10 questions&amp;quot;, Interview of Frédéric Armao by Noémie Beck, YouTube Channel &amp;quot;Imaginaire celtique&amp;quot; https://www.youtube.com/watch?v=sPL9hGinIhE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Celtic Languages (Part 2)&amp;quot;, Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=ivTyfyZjzCU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Celtic Languages (Part 1). Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=h7Px7vdBFpM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ankou ou la Mort en Bretagne&amp;quot;, Interview de Daniel Giraudon, Université de Bretagne Occidentale, https://www.youtube.com/watch?v=2lIhQff2LwM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ancient Celtic Languages (Part 2)&amp;quot;, Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=ivTyfyZjzCU</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christianisme celtique, ça existe ?&amp;quot;, Interview de Catherine Maignant, Université de Lille, https://www.youtube.com/watch?v=drxGVJ8m6a4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ancient Celtic Languages (Part 1). Interview of David Stifter, Maynooth University (Ireland), https://www.youtube.com/watch?v=h7Px7vdBFpM</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Ankou ou la Mort en Bretagne&amp;quot;, Interview de Daniel Giraudon, Université de Bretagne Occidentale, https://www.youtube.com/watch?v=2lIhQff2LwM</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Christianisme celtique, ça existe ?&amp;quot;, Interview de Catherine Maignant, Université de Lille, https://www.youtube.com/watch?v=drxGVJ8m6a4</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3720,81 +3984,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lug, dieu celtique ultime ?&amp;quot;, Interview de Gaël Hily, Université de Rennes 2, https://www.youtube.com/watch?v=1lDFWaWtFWM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3808,941 +4072,677 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lug Samildánach et le statut juridique de ses arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.405-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une identité : la dynastie irlandaise des Uí Néill et les traditions religieuses pré-chrétiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, p. 215-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Daniel Gricourt et Dominique Hollard, Cernunnos, le Dioscure sauvage, Paris, L’Harmattan, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.405-417</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Jean-Yves Eveillard, L’Armorique antique, Morlaix, Skol Vreizh, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, p. 215-240</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Alexandra Bergholm, From Shaman to Saint. Interpretive Strategies in the Study of Buile Suibhne, Helsinki, Academia Scientarium Fennica, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.270-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.294-296</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de &amp;quot;Brian Lacey, Lug’s forgotten Donegal Kingdom, Dublin, Four Courts Press, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.271-272</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En forêt de Brocéliande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.270-271</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00613232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu &amp;quot;Magali Coumert ha Hélène Tétrel ed., Histoires des Bretagnes. I. Les mythes fondateurs, CRBC, Brest, 2010, 270 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.272-273</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte-rendu d'ouvrage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.51-66</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre Monde dans les littératures celtiques médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626362v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits au sein de familles royales : les cas d'Eochaid Feidlech et de Math</w:t>
               </w:r>
@@ -5169,51 +5169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2000A2C"/>
+    <w:nsid w:val="6C80DF03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5400,51 +5400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-hily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph-2018-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2016.2474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph.2015.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oudaer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lajoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hasco&#235;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00614164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-hily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph-2018-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecelt.2016.2474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zcph.2015.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oudaer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lajoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hasco&#235;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00614164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>