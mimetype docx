--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1081,278 +1081,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and evaluation of barely visible impact damage in woven glass fabric reinforced polyamide 6.6/6 composite using ultrasonic imaging, X-ray tomography and optical profilometry</w:t>
+                <w:t xml:space="preserve">Topology optimization for the control of load transfer at the bone-implant interface: a preliminary numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Miqoi</w:t>
+                <w:t xml:space="preserve">P. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pomarede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+                <w:t xml:space="preserve">B Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Felicien Declercq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789520957703⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.S82-S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965886v1</w:t>
+                <w:t xml:space="preserve">hal-03040583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization for the control of load transfer at the bone-implant interface: a preliminary numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and evaluation of barely visible impact damage in woven glass fabric reinforced polyamide 6.6/6 composite using ultrasonic imaging, X-ray tomography and optical profilometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Miqoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Didier</w:t>
+                <w:t xml:space="preserve">Pascal Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Piotrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Coz</w:t>
+                <w:t xml:space="preserve">Nico Felicien Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Laheurte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.S82-S84. </w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1056789520957703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040583v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical modeling with experimental validation of bone temperature rise in drilling process</w:t>
               </w:r>
@@ -2202,334 +2202,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Cutting of Ti-6Al-4V Parts Produced by SLM Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-milling of Inconel 718 Superalloy - An Analytical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D’acunto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Dudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58, pp.228-232. </w:t>
+              <w:t xml:space="preserve">, 2017, 58, pp.358-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375762v1</w:t>
+                <w:t xml:space="preserve">hal-03375704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-milling of Inconel 718 Superalloy - An Analytical Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro Cutting of Ti-6Al-4V Parts Produced by SLM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moufki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Coz</w:t>
+                <w:t xml:space="preserve">Marie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dudzinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A D’acunto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58, pp.358-363. </w:t>
+              <w:t xml:space="preserve">, 2017, 58, pp.228-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375704v1</w:t>
+                <w:t xml:space="preserve">hal-03375762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cutting Edge Geometry on Chip Flow Direction – Analytical Modelling and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D’acunto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.353-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1454B6D"/>
+    <w:nsid w:val="CF8FA147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-le-coz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8533-2896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24334063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Slowensky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piquard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;acunto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12511-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseme Ben Boubaker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520957703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piotrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laheurte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli Amewoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02889423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Chauvelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2020.03.14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0671-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#8217;acunto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dudzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.330" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.327" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudzinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7018-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6006-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benghersallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.2.4149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Velnom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03046094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dominiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.93" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-le-coz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8533-2896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24334063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Slowensky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piquard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;acunto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12511-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseme Ben Boubaker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piotrowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laheurte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520957703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli Amewoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02889423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Chauvelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2020.03.14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0671-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dudzinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#8217;acunto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.326" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.327" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudzinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7018-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6006-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benghersallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.2.4149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Velnom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03046094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dominiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.93" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>