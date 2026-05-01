--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -683,291 +683,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability of TiNb bio-compatible alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-processing of additive manufactured parts: a numerical strategy applied in maxillary implantology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Piquard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.06.013⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (3), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719346v1</w:t>
+                <w:t xml:space="preserve">hal-03779549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of additive manufactured parts: a numerical strategy applied in maxillary implantology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machinability of TiNb bio-compatible alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bravetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain D’acunto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (3), pp.304. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.59-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779549v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of SLM additive manufacturing supports on the stability of flexible structures in finish milling</w:t>
               </w:r>
@@ -1005,51 +1005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lohmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.213-220. </w:t>
@@ -1449,546 +1449,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of the Stress Field in Peri-Implant Bone: A Parametric Study of Influencing Parameters and Their Interactions for Multi-Objective Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Piotrowski</w:t>
+                <w:t xml:space="preserve">Bone drilling: an identification of heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foli Amewoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Joseph</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (17), pp.5973. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.S10-S11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10175973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043898v1</w:t>
+                <w:t xml:space="preserve">hal-03040607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone drilling: an identification of heat sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foli Amewoui</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of the Stress Field in Peri-Implant Bone: A Parametric Study of Influencing Parameters and Their Interactions for Multi-Objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bravetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.S10-S11. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (17), pp.5973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10175973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040607v1</w:t>
+                <w:t xml:space="preserve">hal-03043898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the milling’s response of a new bi-material 3D-printed model of temporal bone used for surgeons’ training</w:t>
+                <w:t xml:space="preserve">Morphological validation of a novel bi-material 3D-printed model of temporal bone for middle ear surgery education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chauvelot</w:t>
+                <w:t xml:space="preserve">Jordan Chauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A S Bonnet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moufki</w:t>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S63-S65. </w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/atm.2020.03.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040599v1</w:t>
+                <w:t xml:space="preserve">hal-02889423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological validation of a novel bi-material 3D-printed model of temporal bone for middle ear surgery education</w:t>
+                <w:t xml:space="preserve">Evaluation of the milling’s response of a new bi-material 3D-printed model of temporal bone used for surgeons’ training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Chauvelot</w:t>
+                <w:t xml:space="preserve">J. Chauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Coz</w:t>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+                <w:t xml:space="preserve">A S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
+                <w:t xml:space="preserve">A. Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.304. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S63-S65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/atm.2020.03.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889423v1</w:t>
+                <w:t xml:space="preserve">hal-03040599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone drilling: a thermal model for bone temperature prediction</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foli Amewoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,451 +2085,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local cutting edge geometry on temperature distribution and surface integrity when dry drilling of aeronautical alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-milling of Inconel 718 Superalloy - An Analytical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
+                <w:t xml:space="preserve">D Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2037-2044. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.358-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0671-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040827v1</w:t>
+                <w:t xml:space="preserve">hal-03375704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-milling of Inconel 718 Superalloy - An Analytical Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro Cutting of Ti-6Al-4V Parts Produced by SLM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moufki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Coz</w:t>
+                <w:t xml:space="preserve">Marie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dudzinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A D’acunto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58, pp.358-363. </w:t>
+              <w:t xml:space="preserve">, 2017, 58, pp.228-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375704v1</w:t>
+                <w:t xml:space="preserve">hal-03375762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Cutting of Ti-6Al-4V Parts Produced by SLM Process</w:t>
+                <w:t xml:space="preserve">Analysis of local cutting edge geometry on temperature distribution and surface integrity when dry drilling of aeronautical alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Piquard</w:t>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D’acunto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.228-232. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2037-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375762v1</w:t>
+                <w:t xml:space="preserve">hal-03040827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cutting Edge Geometry on Chip Flow Direction – Analytical Modelling and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D’acunto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.353-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of milling forces from an oblique cutting thermomechanical model, application to peripheral milling of Ti-6Al-4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cutting forces from an analytical model of oblique cutting, application to peripheral milling of Ti-6Al-4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.223-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,248 +3103,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Machining of Inconel 718, Workpiece Surface Integrity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analytical Thermomechanical Modelling of Peripheral Milling Process Using a Predictive Machining Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.04.011⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046094v1</w:t>
+                <w:t xml:space="preserve">hal-03043931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Thermomechanical Modelling of Peripheral Milling Process Using a Predictive Machining Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry Machining of Inconel 718, Workpiece Surface Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Dudzinski</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dominiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 223, pp.93-100. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (10), pp.1590-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043931v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF8FA147"/>
+    <w:nsid w:val="5B11BFB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-le-coz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8533-2896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24334063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Slowensky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piquard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;acunto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12511-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseme Ben Boubaker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.06.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piotrowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laheurte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520957703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli Amewoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02889423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Chauvelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2020.03.14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0671-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dudzinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#8217;acunto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.326" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.327" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudzinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7018-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6006-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benghersallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.2.4149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Velnom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03046094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dominiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.93" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-le-coz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8533-2896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24334063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Slowensky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piquard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;acunto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12511-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseme Ben Boubaker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Didier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bravetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piotrowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laheurte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Miqoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520957703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli Amewoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175973" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02889423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Chauvelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2020.03.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811508" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dudzinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.330" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#8217;acunto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0671-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.327" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dudzinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7018-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6006-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benghersallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.2.4149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Velnom" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.10.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.93" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03046094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dominiak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.04.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>