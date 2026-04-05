--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Le Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotope and Trace Element Biogeochemistry in the Critical Zone of FRONTIERS MILIEUX (Mountains, Arctic and subantarctic areas)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere-soil-organisms transfers – isotope fingerprinting</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland biogeochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holocene paleo-environment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial photosynthesis mitigates carbon loss from northern peatlands under warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sytiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.436-443. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-025-02271-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Microspectroscopic Microplastic Data Extrapolation: From Field of View to Full Sample, and from Fragment 2D-Morphology to Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), pp.80. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics4040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority of potable water microplastics are smaller than the 20 μm EU methodology limit for consumable water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jereon E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000250. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiviut Trace and Macro Element Profile Reflects Muskox Population Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Arnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberlee Beckmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EasyMP: Diverse and Environmentally Relevant Microplastic Reference Materials Encompassing Fragments and Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Select</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (10), pp.e70004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nano.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella M Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela M Kröhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.105545. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kushan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct dynamics in mountain watersheds: Exploring mercury and microplastic pollution—Unraveling the influence of atmospheric deposition, human activities, and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.117760. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.117760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil moisture from in situ portable X-ray spectrometer measurements: A novel approach for correcting geochemical data across different environments and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Paula Marinho Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Unkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of aerosol-sized microplastics in highly refractory vegetal matrices for identification by automated Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 328, pp.138487. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the correlation between morphological features of microplastics (5–500 µm) and their analytical recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-023-00071-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical landscapes as drivers of wildlife reproductive success: insights from a high-Arctic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris M. van Beest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lærke Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars H. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Beguin-Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Unkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early comparison of nano to microplastic mass in a remote catchment's atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Materić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100104. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2022.100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bees cannot sense harmful concentrations of metal pollutants in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Monchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela de Brito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gaiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.104143. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davnah Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cogălniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair mineral levels as indicator of wildlife demographics?—a pilot study of muskoxen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stelvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v41.8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin M Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz F Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of abiotic variables in an emerging global amphibian fungal disease in mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Vredenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152735. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why comparison between different chemical extraction procedures is necessary to better assess the metals availability in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.106762. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of the NEEDS-Environment program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.106499. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of microbial photosynthesis to peatland carbon uptake along a latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sytiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RECONCILING RESILIENCE ACROSS ECOLOGICAL SYSTEMS, SPECIES AND SUBDISCIPLINES, 109 (9), pp.3424-3441. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of free tropospheric and long-range transport of microplastic at Pic du Midi Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baladima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27454-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental change and human land‐use over the past 200 years in the Great Hinggan Mountains, Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna‐marie Klamt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.993-1007. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of the ocean as a source for atmospheric microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon R. Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232746. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atindra Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.492-506. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, pp.138699. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.106169. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Łokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Gałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kołaczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.106162. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy Pb pollution in the contemporary environment and its potential bioavailability in three mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2019.03.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past: Fires, Architecture, and Environmental Lead Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (15), pp.8482-8484. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contaminants venus d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02299176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 657, pp.548-557. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal limits to the predicted increase of the peatland carbon sink with warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Charman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (10), pp.907-913. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-018-0271-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent 210 Pb, 137 Cs and 241 Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of marine mercury to mountain lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12719. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated dust deposition in Tierra del Fuego (Chile) resulting from Neoglacial Darwin Cordillera glacier fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Cortizas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Vanderstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.713-722. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements and Pb isotopes in soils and sediments impacted by uranium mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.238-249. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-glacial elevated dust deposition linked to westerly wind shifts in southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Cortizas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 5, pp. 11670-11680. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Deposition History of Trace Metals and Metalloids for the Last 200 Years Recorded by Three Peat Cores in Great Hinggan Mountain, Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 6 (n° 3), pp. 380-409. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos6030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium decay daughters from isolated mines Accumulation and sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions from Pre-Hispanic Metallurgy in the South American Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mauquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torrejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering human-climate interactions in an ombrotrophic peat record: REE, Nd and Pb isotope signatures of dust supplies over the last 2500 years (Misten bog, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 135, pp. 288-306. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 29th SEGH Conference on Environmental Geochemistry and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid- and late Holocene dust deposition in western Europe: the Misten peat bog (Hautes Fagnes – Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 9, pp. 2285-2298. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2285-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical atmospheric mercury deposition in Western Europe using : Misten peat bog cores, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 442, pp. 290-301. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-related changes in peatland carbon accumulation during the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan J. Charman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Beilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert K. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 10, pp. 929-944. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-929-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution reconstruction of atmospheric deposition of trace metals and metalloids since AD 1400 recorded by ombrotrophic peat cores in Hautes-Fagnes, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 178, pp.381-394. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Luthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mauquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Debaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank M. Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert K. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lamentowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 268, pp. 21-33. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives lacustres de l'évolution du climat et des activités humaines récentes dans les Pyrénées ariégeoises au cours de l'Holocène (étang majeur, vallée du Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of artificial radionuclides from atmospheric Nuclear Weapon Tests estimated by soil inventories in French areas low-impacted by Chernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101, pp. 211-218. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée du Haut Vicdessos observée à la loupe par l'OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège News du 26/11/2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shotyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 137Cs migration in soils using an 80-year soil archive: role of fertilizers and agricultural amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00374381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence of &amp;quot;Little Ice Age&amp;quot; palaeoenvironmental changes in e peat bog from northern poland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawlyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.In Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Pawlyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 19, pp. 625-637. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 407, pp. 5674-5684. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vleeschouwer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotope contaminations from releases of the Tomsk-Seversk nuclear facility (Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol deposition and origin in French mountains estimated with soil inventories of 210Pb and artificial radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 42, pp. 1517-1524. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goormaghtigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 377, pp.282-295. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of calcite, apatite and feldspars in an ombrotrophic peat bog, Black Forest, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laverret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shotyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (4), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764920-035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fluxes of atmospheric REE entering an ombrotrophic peat bog in Black Forest (SW Germany): Evidence from snow, lichens and mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, 11, pp.2815-2826. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent atmospheric Pb deposition at a rural site in Southern Germany assessed using a peat core and snowpack, and comparison with other archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, 36, pp.6790-6801. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in Upper Vicdessos - Bridging the gapS for a better understanding of atmospheric microplastics in mountain environments (PVC#2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogeochemistry in a changing Arctic – Linking trace elements to the health of ungulate wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holst Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE/ICHMET joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNO Renoir : réseau français d'observation des isotopes dans les précipitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Centrale-Supélec, Nov 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'hétérogénéité environnementale dans les variations de la diversité et de la composition des communautés microbiennes dans une tourbière de l'étage montagnard pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des phases glaciaires et de la formation des lacs de montagnes dans les secteurs de l’OHM Pyrénées (Projet OHM &amp;quot;Néolacs&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l’incendie de Notre-Dame à la pollution parisienne ? Tracer les plombs par leur signature isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical human imprint on the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ice cores : Hawaiian peats record glacial-interglacial dust cycles – Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Beilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1463-1463, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the human chemical &amp;quot;fingerprint&amp;quot; in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair element profile as an indicator of wildlife population health and demographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stelvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eulaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Conference of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDUCING THE GAP BETWEEN FIELD AND LABORATORY X-RAYS FLUORESCENCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marinho-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Geochemistry and Health 1-5th July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES' Dust Impact on Climate and Environment working group (DICE) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Cruces, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaut Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International society of Limnology (SIL) 2018 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugita S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Pollutants in Polar, High- and Low-altitude Cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar 2018 Where the Poles come together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mountain hydrology to understand the impact of abiotic environmental variables on the health of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPCC Pyradapt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage et Dynamique des métaux dans les territoires de montagne: l'exemple du territoire de l'OHM Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Spatio-Temporelle de l'Accumulation Holocène des Éléments trace métalliques et des Radionucléides en milieux Montagnards- Bilan de 5 ans de recherches dans le Haut-Vicdessos et perspectives pour les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet deposition of trace elements over Vicdessos valley (Ariège Pyrenees, FRANCE) : Where do they come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th RST Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of Lead recorded in a Peat Core from Central Pyrenees (Bassiès, Ariège), Does all the lead come from the same source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Jeunes Chercheurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Isotopes Stables, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating river discharge in a mountain river using climatic conditions from today to the last 12000 years using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT conference &amp; workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie dans le Haut-Vicdessos, un triple triptyque entrelacé: passé, présent, futur – atmosphère-sol-eau, interactions Hommes-Milieux local, régional et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombrotophic peat records of mercury deposition in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des pollutions métalliques dans le Haut Vicdessos: derniers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pollutions in Haut-Vicdessos – (and Pyrenees...) insights from the peat records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Munnick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie des tourbières des étangs de Bassiès: processus naturels vs. Influence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil sur le passé qui nous renseigne sur notre environnement futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique: "un oeil sur le passé qui nous renseigne sur notre environnement futur", Les Colporteurs des Savoirs, La Novela, Festival des savoirs partagés, Mairie de Toulouse - Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetea Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogeochemistry in a changing Arctic – Linking trace elements to wildlife health (the ATCAF-project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holst Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis and reconstruction of late Holocene aeolian dust fluxes from the Rio Rubens peat bog in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio I Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's northern and southern hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accumulation Rate and Provenance of Southern South American (Pampean) Loess during the Last Glacial/Interglacial Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torre Gabriela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaiero Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gili Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination on subterranean Coleoptera in two Pyrenean Caves (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past : Grazing and biodiversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Dontsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Balogh‐brunstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 251, 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3.5 - Anthropogenic and natural radionuclides in the Mediterranean atmospheric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dulac, Stéphane Sauvage, Eric Hamonou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1- Background Information and Pollutant Distribution, Springer Cham, pp.391-410, 2023, 978-3-031-12740-3. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04255880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Drivers and Environmental Impacts of Biogeochemical Cycles: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Dontsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Balogh‐brunstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact, Geophysical Monograph 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, Wiley, 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle et anthropique des dépôts atmosphériques enregistrée dans les tourbières ombrotrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l’histoire des sociétés. 10 000 ans d’archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp. 94-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic chemistry in the mountain critical zone: are the mountain water towers of contemporary society under threat by trace contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain ice and water: investigations of the hydrologic cycle in alpine environments-developments in earth surface processes 21 - eds. Greenwood &amp; Shroder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 131-148, 2016, 978-0-444-63787-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menna Barreto Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixt de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank M Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben R Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climates, Earth Systems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter X, pp.85-121, 2010, 978-90-481-8716-4. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8716-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure to metallic pollution impairs honey bee brain development and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Monchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Drujont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique dans la gestion des ressources en eau des Pyrénées. Rapports scientifiques du projet PIRAGUA, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Haro-Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministerio de Ciencia e Innovacion; CSIC; EEAD; Universidad del Pais Vasco; BRGM; CNRS; Andorra Research + Innovation; INRAE; Universitat de Barcelona; IGME. 2023, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités naturelle et anthropique des dépôts atmosphériques en éléments traces et en radionucléides dans les milieux distants de sources de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Institut National Polytechnique de Toulouse, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02997437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId669"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Le Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotope and Trace Element Biogeochemistry in the Critical Zone of FRONTIERS MILIEUX (Mountains, Arctic and subantarctic areas)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere-soil-organisms transfers – isotope fingerprinting</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland biogeochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holocene paleo-environment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Automated FlowCAM Method for Detecting and Quantifying Spheroidal Carbonaceous Fly-Ash Particles in Peat Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (8), pp.461. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority of potable water microplastics are smaller than the 20 μm EU methodology limit for consumable water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jereon E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000250. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial photosynthesis mitigates carbon loss from northern peatlands under warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sytiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.436-443. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-025-02271-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiviut Trace and Macro Element Profile Reflects Muskox Population Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Arnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberlee Beckmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Microspectroscopic Microplastic Data Extrapolation: From Field of View to Full Sample, and from Fragment 2D-Morphology to Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), pp.80. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics4040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EasyMP: Diverse and Environmentally Relevant Microplastic Reference Materials Encompassing Fragments and Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Select</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (10), pp.e70004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nano.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella M Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela M Kröhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.105545. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kushan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct dynamics in mountain watersheds: Exploring mercury and microplastic pollution—Unraveling the influence of atmospheric deposition, human activities, and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.117760. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.117760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil moisture from in situ portable X-ray spectrometer measurements: A novel approach for correcting geochemical data across different environments and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Paula Marinho Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106066. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of aerosol-sized microplastics in highly refractory vegetal matrices for identification by automated Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 328, pp.138487. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Unkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the correlation between morphological features of microplastics (5–500 µm) and their analytical recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Crézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-023-00071-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical landscapes as drivers of wildlife reproductive success: insights from a high-Arctic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris M. van Beest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lærke Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars H. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166567. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Beguin-Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Unkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early comparison of nano to microplastic mass in a remote catchment's atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Materić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100104. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2022.100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bees cannot sense harmful concentrations of metal pollutants in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Monchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela de Brito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davnah Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cogălniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gaiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.104143. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin M Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics and Nanoplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair mineral levels as indicator of wildlife demographics?—a pilot study of muskoxen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stelvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v41.8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz F Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of abiotic variables in an emerging global amphibian fungal disease in mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Vredenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 815, pp.152735. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why comparison between different chemical extraction procedures is necessary to better assess the metals availability in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.106762. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of the NEEDS-Environment program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.106499. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of microbial photosynthesis to peatland carbon uptake along a latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sytiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RECONCILING RESILIENCE ACROSS ECOLOGICAL SYSTEMS, SPECIES AND SUBDISCIPLINES, 109 (9), pp.3424-3441. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental change and human land‐use over the past 200 years in the Great Hinggan Mountains, Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna‐marie Klamt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.993-1007. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of free tropospheric and long-range transport of microplastic at Pic du Midi Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baladima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27454-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atindra Sapkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.492-506. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, pp.138699. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of the ocean as a source for atmospheric microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon R. Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232746. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.106169. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Łokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Gałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kołaczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.106162. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past: Fires, Architecture, and Environmental Lead Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (15), pp.8482-8484. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contaminants venus d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02299176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy Pb pollution in the contemporary environment and its potential bioavailability in three mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1227-1236. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2019.03.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 657, pp.548-557. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal limits to the predicted increase of the peatland carbon sink with warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gallego-Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Charman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (10), pp.907-913. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-018-0271-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent 210 Pb, 137 Cs and 241 Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, pp.164-169. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of marine mercury to mountain lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12719. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated dust deposition in Tierra del Fuego (Chile) resulting from Neoglacial Darwin Cordillera glacier fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Cortizas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Vanderstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.713-722. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements and Pb isotopes in soils and sediments impacted by uranium mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566-567, pp.238-249. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-glacial elevated dust deposition linked to westerly wind shifts in southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martínez-Cortizas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 5, pp. 11670-11680. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Deposition History of Trace Metals and Metalloids for the Last 200 Years Recorded by Three Peat Cores in Great Hinggan Mountain, Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 6 (n° 3), pp. 380-409. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos6030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium decay daughters from isolated mines Accumulation and sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions from Pre-Hispanic Metallurgy in the South American Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heleen Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mauquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torrejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 9, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering human-climate interactions in an ombrotrophic peat record: REE, Nd and Pb isotope signatures of dust supplies over the last 2500 years (Misten bog, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 135, pp. 288-306. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 29th SEGH Conference on Environmental Geochemistry and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid- and late Holocene dust deposition in western Europe: the Misten peat bog (Hautes Fagnes – Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 9, pp. 2285-2298. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2285-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical atmospheric mercury deposition in Western Europe using : Misten peat bog cores, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 442, pp. 290-301. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du passé métallurgique et minier sur les eaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-related changes in peatland carbon accumulation during the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan J. Charman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Beilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert K. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 10, pp. 929-944. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-929-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution reconstruction of atmospheric deposition of trace metals and metalloids since AD 1400 recorded by ombrotrophic peat cores in Hautes-Fagnes, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 178, pp.381-394. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Luthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mauquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank M. Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert K. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Lamentowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 268, pp. 21-33. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Debaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives lacustres de l'évolution du climat et des activités humaines récentes dans les Pyrénées ariégeoises au cours de l'Holocène (étang majeur, vallée du Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of artificial radionuclides from atmospheric Nuclear Weapon Tests estimated by soil inventories in French areas low-impacted by Chernobyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 101, pp. 211-218. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée du Haut Vicdessos observée à la loupe par l'OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège News du 26/11/2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shotyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence of &amp;quot;Little Ice Age&amp;quot; palaeoenvironmental changes in e peat bog from northern poland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawlyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.In Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 137Cs migration in soils using an 80-year soil archive: role of fertilizers and agricultural amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00374381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Pawlyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 19, pp. 625-637. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Sikorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 407, pp. 5674-5684. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vleeschouwer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioisotope contaminations from releases of the Tomsk-Seversk nuclear facility (Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol deposition and origin in French mountains estimated with soil inventories of 210Pb and artificial radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 42, pp. 1517-1524. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goormaghtigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 377, pp.282-295. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of calcite, apatite and feldspars in an ombrotrophic peat bog, Black Forest, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laverret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shotyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (4), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764920-035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fluxes of atmospheric REE entering an ombrotrophic peat bog in Black Forest (SW Germany): Evidence from snow, lichens and mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheburkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, 11, pp.2815-2826. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent atmospheric Pb deposition at a rural site in Southern Germany assessed using a peat core and snowpack, and comparison with other archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, 36, pp.6790-6801. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in Upper Vicdessos - Bridging the gapS for a better understanding of atmospheric microplastics in mountain environments (PVC#2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des communautés fongiques : la tourbière de Bernadouze, un modèle d’étude (FUNPEAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local contamination with spheroidal carbonaceous particles in the Haut Vicdessos (CLAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongquin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogeochemistry in a changing Arctic – Linking trace elements to the health of ungulate wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holst Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE/ICHMET joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SNO Renoir : réseau français d'observation des isotopes dans les précipitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque "Climat et Impacts" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Centrale-Supélec, Nov 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and potential harmful trace elements (PHTE) as co-pollution in high-mountain freshwater biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Scientific Expertise, Communication and Trust (SECAT) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Sep 2022, Aarhus (Danemark), Denmark. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.12491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'hétérogénéité environnementale dans les variations de la diversité et de la composition des communautés microbiennes dans une tourbière de l'étage montagnard pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr 2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des phases glaciaires et de la formation des lacs de montagnes dans les secteurs de l’OHM Pyrénées (Projet OHM &amp;quot;Néolacs&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les microplastiques dans les bassins versant d'Arbu et Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hagelskjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gers Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degraded peatlands of South East Asia: a source of Trace Metal to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison M. Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l’incendie de Notre-Dame à la pollution parisienne ? Tracer les plombs par leur signature isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical human imprint on the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ice cores : Hawaiian peats record glacial-interglacial dust cycles – Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Beilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1463-1463, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the human chemical &amp;quot;fingerprint&amp;quot; in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair element profile as an indicator of wildlife population health and demographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Michelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stelvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eulaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Conference of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDUCING THE GAP BETWEEN FIELD AND LABORATORY X-RAYS FLUORESCENCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marinho-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Phillippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Geochemistry and Health 1-5th July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugita S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES' Dust Impact on Climate and Environment working group (DICE) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Cruces, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaut Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International society of Limnology (SIL) 2018 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Pollutants in Polar, High- and Low-altitude Cryoconites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar 2018 Where the Poles come together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mountain hydrology to understand the impact of abiotic environmental variables on the health of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPCC Pyradapt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage et Dynamique des métaux dans les territoires de montagne: l'exemple du territoire de l'OHM Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Spatio-Temporelle de l'Accumulation Holocène des Éléments trace métalliques et des Radionucléides en milieux Montagnards- Bilan de 5 ans de recherches dans le Haut-Vicdessos et perspectives pour les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mohavs : Matières Organiques et éléments traces métalliques Holocène et Actuelles dans le bassin Versant de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet deposition of trace elements over Vicdessos valley (Ariège Pyrenees, FRANCE) : Where do they come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th RST Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating river discharge in a mountain river using climatic conditions from today to the last 12000 years using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT conference &amp; workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of Lead recorded in a Peat Core from Central Pyrenees (Bassiès, Ariège), Does all the lead come from the same source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Jeunes Chercheurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Isotopes Stables, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie dans le Haut-Vicdessos, un triple triptyque entrelacé: passé, présent, futur – atmosphère-sol-eau, interactions Hommes-Milieux local, régional et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombrotophic peat records of mercury deposition in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health (SEGH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des pollutions métalliques dans le Haut Vicdessos: derniers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pollutions in Haut-Vicdessos – (and Pyrenees...) insights from the peat records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Munnick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie des tourbières des étangs de Bassiès: processus naturels vs. Influence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil sur le passé qui nous renseigne sur notre environnement futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique: "un oeil sur le passé qui nous renseigne sur notre environnement futur", Les Colporteurs des Savoirs, La Novela, Festival des savoirs partagés, Mairie de Toulouse - Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetea Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogeochemistry in a changing Arctic – Linking trace elements to wildlife health (the ATCAF-project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Martin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bruun Mosbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holst Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing microplastics pollution in the atmosphere and riverine system in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-532c93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis and reconstruction of late Holocene aeolian dust fluxes from the Rio Rubens peat bog in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio I Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's northern and southern hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Der Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accumulation Rate and Provenance of Southern South American (Pampean) Loess during the Last Glacial/Interglacial Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torre Gabriela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaiero Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gili Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination on subterranean Coleoptera in two Pyrenean Caves (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dissolved organic matter released from a Pyrenean peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past : Grazing and biodiversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Dontsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Balogh‐brunstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 251, 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3.5 - Anthropogenic and natural radionuclides in the Mediterranean atmospheric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Dulac, Stéphane Sauvage, Eric Hamonou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1- Background Information and Pollutant Distribution, Springer Cham, pp.391-410, 2023, 978-3-031-12740-3. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04255880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Drivers and Environmental Impacts of Biogeochemical Cycles: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Dontsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Balogh‐brunstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact, Geophysical Monograph 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, Wiley, 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes sensibles de haute montagne: lacs et tourbières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blas Valero Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle et anthropique des dépôts atmosphériques enregistrée dans les tourbières ombrotrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l’histoire des sociétés. 10 000 ans d’archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp. 94-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic chemistry in the mountain critical zone: are the mountain water towers of contemporary society under threat by trace contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain ice and water: investigations of the hydrologic cycle in alpine environments-developments in earth surface processes 21 - eds. Greenwood &amp; Shroder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 131-148, 2016, 978-0-444-63787-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-174, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menna Barreto Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rixt de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank M Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben R Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climates, Earth Systems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter X, pp.85-121, 2010, 978-90-481-8716-4. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8716-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure to metallic pollution impairs honey bee brain development and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Monchanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Drujont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Lösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiia Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagelskjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henar Margenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique dans la gestion des ressources en eau des Pyrénées. Rapports scientifiques du projet PIRAGUA, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Haro-Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministerio de Ciencia e Innovacion; CSIC; EEAD; Universidad del Pais Vasco; BRGM; CNRS; Andorra Research + Innovation; INRAE; Universitat de Barcelona; IGME. 2023, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités naturelle et anthropique des dépôts atmosphériques en éléments traces et en radionucléides dans les milieux distants de sources de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Institut National Polytechnique de Toulouse, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02997437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId672"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CAE69BE"/>
+    <w:nsid w:val="DA33CD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Planchenault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sytiuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Geay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02271-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4040080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jereon E Sonke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dickinson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bruun Mosbacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Arnison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberlee Beckmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.70004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Cornejo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117760" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Paula Marinho Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138487" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-023-00071-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris M. van Beest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;rke Stewart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Materi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Macdonald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2022.100104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438763v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela de Brito Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boidard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134089" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desforges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Stelvig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v41.8543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106499" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baladima" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Phoenix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27454-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Mackenzie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marie Klamt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3749" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Moss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232746" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2019.03.403" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Cortizas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2896" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.213" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos6030380" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572554v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foissard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cagnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R2978CN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988093v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.014" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beghin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Javaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2285-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927584v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.044" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977781v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374381v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.09.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vleeschouwer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piotrowska" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sikorski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlyta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197513v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.09.008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1H9DM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906413v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.083" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019590v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764920-035" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828850v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417318v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818216v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805483v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448210v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620208v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Mosbacher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452794v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marinho-Reis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454639v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619828v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790156v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977960v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790185v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977983v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez Perez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupleich" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977939v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790203v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977916v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048942v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417371v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412822v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Balogh&#8208;brunstad" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255880v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412813v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch15" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790136v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Hansson" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384721v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt de Jong" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Chambers" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben R Christensen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_5" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283718v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Drujont" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L&#246;sel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351176v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antig&#252;edad" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#232;nech" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haro-Monteagudo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02997437v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqin Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskjaer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09121-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jereon E Sonke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Planchenault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sytiuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Geay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02271-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dickinson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bruun Mosbacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Arnison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberlee Beckmen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4040080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.70004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vila-Gispert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Cornejo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Paula Marinho Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Phillippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138487" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-023-00071-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris M. van Beest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;rke Stewart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Hansen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Materi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Macdonald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2022.100104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438763v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela de Brito Sanchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boidard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256205v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desforges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Stelvig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v41.8543" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106762" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412821v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106499" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13732" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Mackenzie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marie Klamt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3749" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baladima" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Phoenix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27454-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Moss" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232746" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2019.03.403" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331998v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Cortizas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2896" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916069v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.213" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141174v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos6030380" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572554v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foissard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cagnat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R2978CN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988093v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beghin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Javaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2285-2013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.044" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teisserenc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977781v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425981v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vleeschouwer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piotrowska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sikorski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlyta" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374381v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.09.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197513v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.09.008" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1H9DM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906413v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.083" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019590v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764920-035" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828850v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hagelskjaer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826494v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongquin Liu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417318v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874466v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538085v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12491" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818216v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805483v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788173v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038156v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M. Hoyt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448210v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620208v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453265v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Mosbacher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452794v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marinho-Reis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454639v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619828v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790156v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977952v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dantec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977960v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977983v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez Perez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupleich" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790185v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790203v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977906v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977916v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048942v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417371v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354223v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornejo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-532c93" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936170v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412822v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Balogh&#8208;brunstad" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255880v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412813v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch15" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790136v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Hansson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384721v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt de Jong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Chambers" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben R Christensen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_5" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283718v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Drujont" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L&#246;sel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barron" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351176v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antig&#252;edad" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#232;nech" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haro-Monteagudo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02997437v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>