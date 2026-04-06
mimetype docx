--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylet cuticular gene-directed mutagenesis impairs the pea aphid vector capacity to transmit a plant virus</w:t>
+                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fu</w:t>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+                <w:t xml:space="preserve">Rituparna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">Théo Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Achard</w:t>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.e1013192. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100589v1</w:t>
+                <w:t xml:space="preserve">hal-05076879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
+                <w:t xml:space="preserve">Stylet cuticular gene-directed mutagenesis impairs the pea aphid vector capacity to transmit a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituparna Ghosh</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vericel</w:t>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.e1013192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076879v1</w:t>
+                <w:t xml:space="preserve">hal-05100589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
               </w:r>
@@ -2361,177 +2361,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic responses of the aphid [i]Myzus persicae nicotianae[/i] Blackman (Hemiptera: Aphididae) to insecticides: Analyses in the single Chilean clone of the tobacco aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cabrera-Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea X. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (2), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-58392014000200010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+                <w:t xml:space="preserve">hal-01208769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS Mutagenesis in the Pea Aphid [i]Acyrthosiphon pisum[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2540,242 +2536,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.657-667. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.113.009639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of the aphid [i]Myzus persicae nicotianae[/i] Blackman (Hemiptera: Aphididae) to insecticides: Analyses in the single Chilean clone of the tobacco aphid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (2), pp.191-199. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-58392014000200010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208769v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier différentes morphologies phénotypiques du puceron (ici Acyrthosiphon pisum)</w:t>
               </w:r>
@@ -3132,51 +3132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4443,64 +4443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,719 +4526,869 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphid stylin cuticular proteins contribute to turnip mosaic virus ( Potyvirus ) transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
+                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Calais-Yager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708529v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708528v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
+                <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">13. Rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673177v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5247,248 +5397,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5547,190 +5697,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5877,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>