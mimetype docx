--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1030,51 +1030,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1113,102 +1113,102 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1247,735 +1247,735 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154486v1</w:t>
+                <w:t xml:space="preserve">hal-02349155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and insect polyphenism: mechanisms and climate change impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02457199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and insect polyphenism: mechanisms and climate change impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.138-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02349155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Espinasse</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887396v1</w:t>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Gilles Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+                <w:t xml:space="preserve">hal-01887396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,51 +4469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4731,273 +4731,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673177v1</w:t>
+                <w:t xml:space="preserve">hal-04708529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Calais-Yager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708529v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
               </w:r>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>