--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4731,273 +4731,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Calais-Yager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708529v1</w:t>
+                <w:t xml:space="preserve">hal-04673177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673177v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
               </w:r>
@@ -6027,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>