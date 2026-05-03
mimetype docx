--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1360,202 +1360,172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Bias in French News Media: How Does Political Orientation Affect Semantic Change?</w:t>
+                <w:t xml:space="preserve">How I Met Your Snowclone: Unsupervised Discovery of Snowclone Patterns in Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Martinc</w:t>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélie Laruncet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052778v1</w:t>
+                <w:t xml:space="preserve">hal-05538898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la création des corpus numériques à leur utilisation : les interférences dans la reconnaissance d'entités nommées spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1571,2397 +1541,2401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Davide Gherdevich; Eric Mermet, Mar 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Fistful of Puns: Evaluating a Puns in Multiword Expressions Identification Algorithm Without Dedicated Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Evolution of Bias in French News Media: How Does Political Orientation Affect Semantic Change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Martinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Laruncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bezançon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senja Pollak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443384v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léo Labat</w:t>
+                <w:t xml:space="preserve">For a Fistful of Puns: Evaluating a Puns in Multiword Expressions Identification Algorithm Without Dedicated Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.8350-8370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324834v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongée dans le lexique du Conspirationnisme dans la presse nationale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Martinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senja Pollak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidden FRUIT is the Sweetest: An Annotated Tweets Corpus for French Unfrozen Idioms Identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hal Daumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443414v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Forbidden FRUIT is the Sweetest: An Annotated Tweets Corpus for French Unfrozen Idioms Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.70-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635894v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Acensio</w:t>
+                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iglika Stoupak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mendoca-Manhoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131847v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de défigements dans des tweets en français par des mesures de similarité sur des alignements textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Chutaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131579v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction automatique des interférences OCR dans la reconnaissance d'entités nommées spatiales : réel gain ou perte de l'information ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Gugliotta; Luca Pallanti; Olivier Kraif; Iris Fabry; Martina Barletta, Apr 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176056v1</w:t>
+                <w:t xml:space="preserve">hal-04131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction automatique des interférences OCR dans la reconnaissance d'entités nommées spatiales : réel gain ou perte de l'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Gugliotta; Luca Pallanti; Olivier Kraif; Iris Fabry; Martina Barletta, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705873v1</w:t>
+                <w:t xml:space="preserve">hal-05176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues « par défaut » ? Analyse contrastive et diachronique des langues non citées dans les articles de TALN et d'ACL</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680565v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langues « par défaut » ? Analyse contrastive et diachronique des langues non citées dans les articles de TALN et d'ACL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703281v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we Name the Languages we Study? The #BenderRule in LREC and ACL articles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680561v1</w:t>
+                <w:t xml:space="preserve">hal-03705873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning de modèles de langues pour la veille épidémiologique multilingue avec peu de ressources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam Jatowt</w:t>
+                <w:t xml:space="preserve">Do we Name the Languages we Study? The #BenderRule in LREC and ACL articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.345-354</w:t>
+              <w:t xml:space="preserve">LREC 2022 - International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701516v1</w:t>
+                <w:t xml:space="preserve">hal-03680561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées sur des sorties OCR bruitées : des pistes pour la désambiguïsation morphologique automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Fine-tuning de modèles de langues pour la veille épidémiologique multilingue avec peu de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.345-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701476v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Transformers for Detecting Emergency Events on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Knowledge Discovery and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.300-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011559800003335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Parfait</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées sur des sorties OCR bruitées : des pistes pour la désambiguïsation morphologique automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richy Buth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199729v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382641v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.67-74</w:t>
+              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097523v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC-2021: Taking Advantage of Images and Vectorial Shapes in Native PDF Document Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom. pp.70-74</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744586v1</w:t>
+                <w:t xml:space="preserve">hal-03382641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUEER@DEFT2021 : Identification du Profil Clinique de Patients et Notation Automatique de Copies d'Étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC-2021: Taking Advantage of Images and Vectorial Shapes in Native PDF Document Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.95-107</w:t>
+              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom. pp.70-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265921v1</w:t>
+                <w:t xml:space="preserve">hal-03744586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de méthodes de classification multilingue appliquées à l'épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mutuvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,3981 +3943,4102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2021, French Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4734472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">QUEER@DEFT2021 : Identification du Profil Clinique de Patients et Notation Automatique de Copies d'Étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175990v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3i_LBPAM at the FinSim-2 task: Learning Financial Semantic Similarities with Siamese Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delahaut</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '21: The Web Conference 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256324v1</w:t>
+                <w:t xml:space="preserve">hal-05175990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que recèlent les données textuelles issues du web ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+                <w:t xml:space="preserve">L3i_LBPAM at the FinSim-2 task: Learning Financial Semantic Similarities with Siamese Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '21: The Web Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Ljubljana (virtual), Slovenia. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3442442.3451384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750223v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating Ancient texts: an Approach for Noisy French Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Que recèlent les données textuelles issues du web ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571633v1</w:t>
+                <w:t xml:space="preserve">hal-02750223v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Classifier vs Deep learning method in Arabic Dialect Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC’2 Shared Task: Title Detection and Structure Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Proceedings of the Fifth Arabic Natural Language Processing Workshop, COLING 2020</w:t>
+              <w:t xml:space="preserve">1st Joint Workshop on Financial Narrative Processing and MultiLing Financial Summarisation @COLING’2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089957v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC’2 Shared Task: Title Detection and Structure Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">Dating Ancient texts: an Approach for Noisy French Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Workshop on Financial Narrative Processing and MultiLing Financial Summarisation @COLING’2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024867v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Epidemiological Text Classification: A Comparative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Voting Classifier vs Deep learning method in Arabic Dialect Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING, International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">: Proceedings of the Fifth Arabic Natural Language Processing Workshop, COLING 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089807v1</w:t>
+                <w:t xml:space="preserve">hal-03089957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Multilingual Epidemiological Text Classification: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 Working Notes. Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING, International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.6172-6183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984746v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité entre phrases : quelles mesures et quels descripteurs ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josepth Le Roux</w:t>
+                <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.14-25</w:t>
+              <w:t xml:space="preserve">CLEF 2020 Working Notes. Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki / Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784738v3</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien choisir son outil d'extraction de contenu à partir du Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul de similarité entre phrases : quelles mesures et quels descripteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Felhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepth Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.46-49</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768510v3</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784738v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l'Informatique et Informatique de la Sociologie</w:t>
+                <w:t xml:space="preserve">Bien choisir son outil d'extraction de contenu à partir du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jeaningros</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes Sociologie et Informatique (SIBON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570351v1</w:t>
+                <w:t xml:space="preserve">hal-02768510v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Multi-lingual Epidemiological Event Extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociologie de l'Informatique et Informatique de la Sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moses Odeo</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jeaningros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4139-4144</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Sociologie et Informatique (SIBON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732848v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Analysis of Document Digitization on Event Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boroş</w:t>
+                <w:t xml:space="preserve">A Dataset for Multi-lingual Epidemiological Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Odeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Natural Language for Artificial Intelligence (NL4AI 2020) co-located with the 19th International Conference of the Italian Association for Artificial Intelligence (AI*IA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, Italy. pp.17-28</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4139-4144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026148v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse stylistique automatique : à la recherche d'indices efficaces et pertinents pour caractériser le style de Dumas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Baledent</w:t>
+                <w:t xml:space="preserve">Impact Analysis of Document Digitization on Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boroş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t>
+              <w:t xml:space="preserve">4th Workshop on Natural Language for Artificial Intelligence (NL4AI 2020) co-located with the 19th International Conference of the Italian Association for Artificial Intelligence (AI*IA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, Italy. pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939782v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC-2019 Shared Task : TOC Extraction and Title Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">Analyse stylistique automatique : à la recherche d'indices efficaces et pertinents pour caractériser le style de Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Financial Narrative Processing Workshop (FNP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.63-68</w:t>
+              <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303131v1</w:t>
+                <w:t xml:space="preserve">hal-02939782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et appariements de documents cliniques pour le Deft 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC-2019 Shared Task : TOC Extraction and Title Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN -Défi Fouille de Textes (DEFT) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Second Financial Narrative Processing Workshop (FNP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467526v1</w:t>
+                <w:t xml:space="preserve">hal-02303131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICHAEL: Mining Character-level Patterns for Arabic Dialect Identification (MADAR Challenge)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation et appariements de documents cliniques pour le Deft 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Arabic Natural Language Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN -Défi Fouille de Textes (DEFT) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467486v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en Caractères pour la Détection de Polarité dans les Tweets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">MICHAEL: Mining Character-level Patterns for Arabic Dialect Identification (MADAR Challenge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Fourth Arabic Natural Language Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, France. pp.229-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-4627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988907v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Diachronique de Corpus : le cas du poker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles en Caractères pour la Détection de Polarité dans les Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Analyse statistique des Données Textuelles (JADT) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467662v1</w:t>
+                <w:t xml:space="preserve">hal-01988907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Diachronique de Corpus : le cas du poker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) : Analyse d'opinion et langage figuratif dans des tweets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp. 65-76</w:t>
+              <w:t xml:space="preserve">Journées d'Analyse statistique des Données Textuelles (JADT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362125v1</w:t>
+                <w:t xml:space="preserve">hal-02467662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character Based Pattern Mining for Neology Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Workshop on Subword and Character Level Models in NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) : Analyse d'opinion et langage figuratif dans des tweets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp. 65-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467738v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Extrinsic Evalution of Web Page Cleaning</w:t>
+                <w:t xml:space="preserve">Character Based Pattern Mining for Neology Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the First Workshop on Subword and Character Level Models in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639799v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting Psychological Features for Predicting Child Interjections During Story Telling</w:t>
+                <w:t xml:space="preserve">Intrinsic and Extrinsic Evalution of Web Page Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639793v1</w:t>
+                <w:t xml:space="preserve">hal-01639799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity Diagnosis for Terms in Digital Humanities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting Psychological Features for Predicting Child Interjections During Story Telling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423650v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards diagnosing ambiguity of candidate terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiguity Diagnosis for Terms in Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169996v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation intrinsèque et extrinsèque du nettoyage de pages Web</w:t>
+                <w:t xml:space="preserve">Towards diagnosing ambiguity of candidate terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170005v1</w:t>
+                <w:t xml:space="preserve">hal-01169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stylometric approach for opinion mining</w:t>
+                <w:t xml:space="preserve">Évaluation intrinsèque et extrinsèque du nettoyage de pages Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumonceaux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015, DEFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, caen, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170000v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'analyse automatique multilingue pour la veille épidémiologique</w:t>
+                <w:t xml:space="preserve">A stylometric approach for opinion mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015, DEFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075057v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Language Early Detection of Epidemic Diseases from Web News Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de l'analyse automatique multilingue pour la veille épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Informatics (ICHI), 2013 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073195v1</w:t>
+                <w:t xml:space="preserve">hal-01075057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Any Language Early Detection of Epidemic Diseases from Web News Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthcare Informatics (ICHI), 2013 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, philadelphie, United States. pp.159 - 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI.2013.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074950v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2013, une cuisine de caractères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rigouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074649v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAnIEL, parsimonious yet high-coverage multilingual epidemic surveillance</w:t>
+                <w:t xml:space="preserve">DEFT2013, une cuisine de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. p.787-788</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074881v1</w:t>
+                <w:t xml:space="preserve">hal-01074649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-Value of Automatic Multilingual Text Analysis for Epidemic Surveillance</w:t>
+                <w:t xml:space="preserve">DAnIEL, parsimonious yet high-coverage multilingual epidemic surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. p.787-788</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074535v1</w:t>
+                <w:t xml:space="preserve">hal-01074881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche cibliste en TAL : le cas de l'analyse automatique de la presse</w:t>
+                <w:t xml:space="preserve">Added-Value of Automatic Multilingual Text Analysis for Epidemic Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Durieux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Rhétorique et Traduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Murcia, Spain. pp.284 - 294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071938v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de mots-clés par approches au grain caractère et au grain mot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche cibliste en TAL : le cas de l'analyse automatique de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">Colloque international : Rhétorique et Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073775v1</w:t>
+                <w:t xml:space="preserve">hal-01071938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de mots-clés par approches au grain caractère et au grain mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
+              <w:t xml:space="preserve">TALN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070769v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering news for epidemic surveillance: towards processing more languages with fewer resources</w:t>
+                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International worshop on cross-lingual information access CLIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Pekin, China. 8 p</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067156v1</w:t>
+                <w:t xml:space="preserve">hal-01070769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative d'approche multilingue en extraction d'information</w:t>
+                <w:t xml:space="preserve">Filtering news for epidemic surveillance: towards processing more languages with fewer resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Yangarber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, rome, Italie. pp.1259-1267</w:t>
+              <w:t xml:space="preserve">4th International worshop on cross-lingual information access CLIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pekin, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067147v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tentative d'approche multilingue en extraction d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, rome, Italie. pp.1259-1267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure patterns in Information Extraction: a multilingual solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods of Information and Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Petrozavodsk, Russia. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7953,51 +8048,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutiliser les corpus numériques constitués par OCR : bruit et silence dans les data papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8026,73 +8121,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, LIlle (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital ou Numérique : un phénomène d'emprunt au cœur de la start-up nation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8108,51 +8203,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de Corpus (JLC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8162,169 +8257,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter and the Dissemination of Information Related to the Access to Credit for Cancer Survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Computing and Social Media: Design, User Experience and Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13315, Springer International Publishing, pp.517-528, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05061-9_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Epidemic Event Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mutuvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8332,214 +8427,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13133, Springer, pp.139-156, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Stylistic Analysis: a search for efficient and interpretable descriptors to characterize individual writing style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire Phraseology and Stylistics of Literary Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défigement : approche hybride linguistique et informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8559,73 +8654,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Razky, Abdelhak; Sfar, Inès; Soutet, Olivier; Mejri, Salah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la variation dans les langues : universaux partagés et idiomaticité dynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letraria, pp.325-336, 2020, 978-65-86562-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAnIEL: Language Independent Character-Based News Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8661,200 +8756,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isahara, Hitoshi and Kanzaki, Kyoko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Language Processing: 8th International Conference on NLP, JapTAL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.64-75, 2012, 978-3-642-33982-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33983-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a multilingual epidemic surveillance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Huttunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Centric Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 343-348, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12630-7_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8864,51 +8959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus du projet Antonomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8917,51 +9012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8971,151 +9066,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9125,100 +9220,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille épidémiologique multilingue : une approche parcimonieuse au grain caractère fondée sur le genre textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Caen, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01074940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9228,105 +9323,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la variation linguistique et de son influence sur l'application de méthodes de Traitement Automatique des Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Sorbonne Universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04360967v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9394,51 +9489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47388C5"/>
+    <w:nsid w:val="3E220963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9625,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4795-2362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182283054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313310259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DDF-6252-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lejeunegael.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Khoa Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-022-00325-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-4-3062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.06.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Martinc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Laruncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mutuvi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4734472" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750223v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Baledent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.543" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784738v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepth Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768510v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeaningros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Odeo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-527" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2013.94" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074649v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05061-9_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17628" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33983-7_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatmi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Huttunen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12630-7_43" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360967v5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4795-2362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182283054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313310259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DDF-6252-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lejeunegael.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Khoa Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-022-00325-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-4-3062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.06.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Martinc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Laruncet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mutuvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4734472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750223v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Baledent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784738v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepth Le Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768510v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeaningros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Odeo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4627" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2013.94" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_40" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05061-9_36" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17628" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33983-7_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Huttunen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12630-7_43" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360967v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>