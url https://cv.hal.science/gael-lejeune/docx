--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1360,51 +1360,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1489,6556 +1489,6777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la création des corpus numériques à leur utilisation : les interférences dans la reconnaissance d'entités nommées spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Image Resolution on OCR Transcription Accuracy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Digital Language Archives: LangArc-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Northern Illinois University; IEEE Computer Society; Association for Computing Machinery, Jan 2026, ONLINE, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12794/langarc2543322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176021v1</w:t>
+                <w:t xml:space="preserve">hal-05620753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Bias in French News Media: How Does Political Orientation Affect Semantic Change?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la création des corpus numériques à leur utilisation : les interférences dans la reconnaissance d'entités nommées spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davide Gherdevich; Eric Mermet, Mar 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052778v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Fistful of Puns: Evaluating a Puns in Multiword Expressions Identification Algorithm Without Dedicated Dataset</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Evolution of Bias in French News Media: How Does Political Orientation Affect Semantic Change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Martinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Laruncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senja Pollak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443384v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongée dans le lexique du Conspirationnisme dans la presse nationale française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matej Martinc</w:t>
+                <w:t xml:space="preserve">Epimethee – A Workflow from OCR to Spatial Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Analysis and Recognition - {ICDAR} 2025 - 19th International Conference, Wuhan, China, September 16-21, 2025, Proceedings, Part {III}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xu-Cheng Yin; Dimosthenis Karatzas; Daniel Lopresti, Sep 2025, Wuhan China, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04624-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052775v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léo Labat</w:t>
+                <w:t xml:space="preserve">For a Fistful of Puns: Evaluating a Puns in Multiword Expressions Identification Algorithm Without Dedicated Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.8350-8370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324834v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidden FRUIT is the Sweetest: An Annotated Tweets Corpus for French Unfrozen Idioms Identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
+                <w:t xml:space="preserve">Plongée dans le lexique du Conspirationnisme dans la presse nationale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Martinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senja Pollak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443414v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mesurer les biais politiques des grands modèles de langue multilingues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marceau Hernandez</w:t>
+                <w:t xml:space="preserve">Hal Daumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iglika Stoupak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andréa Blivet</w:t>
+                <w:t xml:space="preserve">Léo Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.47-57</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635894v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de défigements dans des tweets en français par des mesures de similarité sur des alignements textuels</w:t>
+                <w:t xml:space="preserve">Forbidden FRUIT is the Sweetest: An Annotated Tweets Corpus for French Unfrozen Idioms Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Linguistic Annotation Workshop (LAW-XIX-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.70-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.law-1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130174v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois méthodes Sorbonne et SNCF pour la résolution de QCM (DEFT2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Chutaux</w:t>
+                <w:t xml:space="preserve">Tom Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Zine</w:t>
+                <w:t xml:space="preserve">Iglika Stoupak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Acensio</w:t>
+                <w:t xml:space="preserve">Angelo Mendoca-Manhoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131847v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPQR@Deft2023: Similarité Sorbonne Pour les Systèmes de Question Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Chutaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction automatique des interférences OCR dans la reconnaissance d'entités nommées spatiales : réel gain ou perte de l'information ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Reconnaissance de défigements dans des tweets en français par des mesures de similarité sur des alignements textuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Gugliotta; Luca Pallanti; Olivier Kraif; Iris Fabry; Martina Barletta, Apr 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176056v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPQR@Deft2023: Résolution automatique de QCM médicaux à partir de corpus de domaine et de mesures de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+                <w:t xml:space="preserve">Oumaima Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Briglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Actes du Défi Fouille de Textes@TALN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2023, Paris, France. https://coria-taln-2023.sciencesconf.org/data/proceedings_DEFT.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703281v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues « par défaut » ? Analyse contrastive et diachronique des langues non citées dans les articles de TALN et d'ACL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
+                <w:t xml:space="preserve">Correction automatique des interférences OCR dans la reconnaissance d'entités nommées spatiales : réel gain ou perte de l'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Gugliotta; Luca Pallanti; Olivier Kraif; Iris Fabry; Martina Barletta, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680565v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boubehziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Chutaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we Name the Languages we Study? The #BenderRule in LREC and ACL articles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lepage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680561v1</w:t>
+                <w:t xml:space="preserve">hal-03703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning de modèles de langues pour la veille épidémiologique multilingue avec peu de ressources</w:t>
+                <w:t xml:space="preserve">Langues « par défaut » ? Analyse contrastive et diachronique des langues non citées dans les articles de TALN et d'ACL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Jatowt</w:t>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.345-354</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701516v1</w:t>
+                <w:t xml:space="preserve">hal-03680565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Transformers for Detecting Emergency Events on Social Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Do we Name the Languages we Study? The #BenderRule in LREC and ACL articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2022 - International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861202v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées sur des sorties OCR bruitées : des pistes pour la désambiguïsation morphologique automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Fine-tuning de modèles de langues pour la veille épidémiologique multilingue avec peu de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.345-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701476v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Transformers for Detecting Emergency Events on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.300-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011559800003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097523v1</w:t>
+                <w:t xml:space="preserve">hal-03861202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Parfait</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées sur des sorties OCR bruitées : des pistes pour la désambiguïsation morphologique automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
+                <w:t xml:space="preserve">Richy Buth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199729v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382641v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC-2021: Taking Advantage of Images and Vectorial Shapes in Native PDF Document Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom. pp.70-74</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744586v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de méthodes de classification multilingue appliquées à l'épidémiologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2021, French Information Retrieval Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320343v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUEER@DEFT2021 : Identification du Profil Clinique de Patients et Notation Automatique de Copies d'Étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC-2021: Taking Advantage of Images and Vectorial Shapes in Native PDF Document Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.95-107</w:t>
+              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom. pp.70-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265921v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+                <w:t xml:space="preserve">Étude comparative de méthodes de classification multilingue appliquées à l'épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2021, French Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble (virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4734472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175990v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3i_LBPAM at the FinSim-2 task: Learning Financial Semantic Similarities with Siamese Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">QUEER@DEFT2021 : Identification du Profil Clinique de Patients et Notation Automatique de Copies d'Étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delahaut</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '21: The Web Conference 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.95-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256324v1</w:t>
+                <w:t xml:space="preserve">hal-03265921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que recèlent les données textuelles issues du web ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.19-28</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750223v3</w:t>
+                <w:t xml:space="preserve">hal-05175990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC’2 Shared Task: Title Detection and Structure Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">L3i_LBPAM at the FinSim-2 task: Learning Financial Semantic Similarities with Siamese Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Workshop on Financial Narrative Processing and MultiLing Financial Summarisation @COLING’2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '21: The Web Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Ljubljana (virtual), Slovenia. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3442442.3451384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024867v1</w:t>
+                <w:t xml:space="preserve">hal-03256324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating Ancient texts: an Approach for Noisy French Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Voting Classifier vs Deep learning method in Arabic Dialect Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">: Proceedings of the Fifth Arabic Natural Language Processing Workshop, COLING 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571633v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Classifier vs Deep learning method in Arabic Dialect Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+                <w:t xml:space="preserve">Dating Ancient texts: an Approach for Noisy French Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Proceedings of the Fifth Arabic Natural Language Processing Workshop, COLING 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089957v1</w:t>
+                <w:t xml:space="preserve">hal-02571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Epidemiological Text Classification: A Comparative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC’2 Shared Task: Title Detection and Structure Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING, International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Joint Workshop on Financial Narrative Processing and MultiLing Financial Summarisation @COLING’2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089807v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Que recèlent les données textuelles issues du web ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 Working Notes. Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Thessaloniki / Virtual, Greece</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984746v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750223v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité entre phrases : quelles mesures et quels descripteurs ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josepth Le Roux</w:t>
+                <w:t xml:space="preserve">Multilingual Epidemiological Text Classification: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING, International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.6172-6183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784738v3</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien choisir son outil d'extraction de contenu à partir du Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.46-49</w:t>
+              <w:t xml:space="preserve">CLEF 2020 Working Notes. Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki / Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768510v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l'Informatique et Informatique de la Sociologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul de similarité entre phrases : quelles mesures et quels descripteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Felhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepth Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes Sociologie et Informatique (SIBON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570351v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784738v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Multi-lingual Epidemiological Event Extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien choisir son outil d'extraction de contenu à partir du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moses Odeo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4139-4144</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732848v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768510v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Analysis of Document Digitization on Event Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">A Dataset for Multi-lingual Epidemiological Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mutuvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Boroş</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Moses Odeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Natural Language for Artificial Intelligence (NL4AI 2020) co-located with the 19th International Conference of the Italian Association for Artificial Intelligence (AI*IA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, Italy. pp.17-28</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4139-4144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026148v1</w:t>
+                <w:t xml:space="preserve">hal-02732848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse stylistique automatique : à la recherche d'indices efficaces et pertinents pour caractériser le style de Dumas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociologie de l'Informatique et Informatique de la Sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jeaningros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Sociologie et Informatique (SIBON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939782v1</w:t>
+                <w:t xml:space="preserve">hal-02570351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel@FinTOC-2019 Shared Task : TOC Extraction and Title Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">Impact Analysis of Document Digitization on Event Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boroş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Financial Narrative Processing Workshop (FNP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.63-68</w:t>
+              <w:t xml:space="preserve">4th Workshop on Natural Language for Artificial Intelligence (NL4AI 2020) co-located with the 19th International Conference of the Italian Association for Artificial Intelligence (AI*IA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, Italy. pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303131v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et appariements de documents cliniques pour le Deft 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">Daniel@FinTOC-2019 Shared Task : TOC Extraction and Title Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN -Défi Fouille de Textes (DEFT) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Second Financial Narrative Processing Workshop (FNP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467526v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICHAEL: Mining Character-level Patterns for Arabic Dialect Identification (MADAR Challenge)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+                <w:t xml:space="preserve">Analyse stylistique automatique : à la recherche d'indices efficaces et pertinents pour caractériser le style de Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Arabic Natural Language Processing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-4627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467486v1</w:t>
+                <w:t xml:space="preserve">hal-02939782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en Caractères pour la Détection de Polarité dans les Tweets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Indexation et appariements de documents cliniques pour le Deft 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">TALN -Défi Fouille de Textes (DEFT) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988907v1</w:t>
+                <w:t xml:space="preserve">hal-02467526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Diachronique de Corpus : le cas du poker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICHAEL: Mining Character-level Patterns for Arabic Dialect Identification (MADAR Challenge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Analyse statistique des Données Textuelles (JADT) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Fourth Arabic Natural Language Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, France. pp.229-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-4627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467662v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Modèles en Caractères pour la Détection de Polarité dans les Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Grezka</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) : Analyse d'opinion et langage figuratif dans des tweets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp. 65-76</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362125v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character Based Pattern Mining for Neology Detection</w:t>
+                <w:t xml:space="preserve">Analyse Diachronique de Corpus : le cas du poker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Workshop on Subword and Character Level Models in NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Analyse statistique des Données Textuelles (JADT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467738v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Extrinsic Evalution of Web Page Cleaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Deauville, France</w:t>
+              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) : Analyse d'opinion et langage figuratif dans des tweets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp. 65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639799v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting Psychological Features for Predicting Child Interjections During Story Telling</w:t>
+                <w:t xml:space="preserve">Character Based Pattern Mining for Neology Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rioult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-527⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Workshop on Subword and Character Level Models in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639793v1</w:t>
+                <w:t xml:space="preserve">hal-02467738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity Diagnosis for Terms in Digital Humanities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting Psychological Features for Predicting Child Interjections During Story Telling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423650v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards diagnosing ambiguity of candidate terms</w:t>
+                <w:t xml:space="preserve">Intrinsic and Extrinsic Evalution of Web Page Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169996v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation intrinsèque et extrinsèque du nettoyage de pages Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiguity Diagnosis for Terms in Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+                <w:t xml:space="preserve">Luis Felipe Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170005v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stylometric approach for opinion mining</w:t>
+                <w:t xml:space="preserve">Towards diagnosing ambiguity of candidate terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumonceaux</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015, DEFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, caen, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170000v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'analyse automatique multilingue pour la veille épidémiologique</w:t>
+                <w:t xml:space="preserve">Évaluation intrinsèque et extrinsèque du nettoyage de pages Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075057v1</w:t>
+                <w:t xml:space="preserve">hal-01170005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Language Early Detection of Epidemic Diseases from Web News Streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stylometric approach for opinion mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Informatics (ICHI), 2013 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2015, DEFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHI.2013.94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073195v1</w:t>
+                <w:t xml:space="preserve">hal-01170000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Apports de l'analyse automatique multilingue pour la veille épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074950v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2013, une cuisine de caractères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Any Language Early Detection of Epidemic Diseases from Web News Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Brixtel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthcare Informatics (ICHI), 2013 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, philadelphie, United States. pp.159 - 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI.2013.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074649v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAnIEL, parsimonious yet high-coverage multilingual epidemic surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rigouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. p.787-788</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074881v1</w:t>
+                <w:t xml:space="preserve">hal-01074950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-Value of Automatic Multilingual Text Analysis for Epidemic Surveillance</w:t>
+                <w:t xml:space="preserve">DAnIEL, parsimonious yet high-coverage multilingual epidemic surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. p.787-788</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074535v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche cibliste en TAL : le cas de l'analyse automatique de la presse</w:t>
+                <w:t xml:space="preserve">DEFT2013, une cuisine de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Durieux</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Rhétorique et Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071938v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de mots-clés par approches au grain caractère et au grain mot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Boucher</w:t>
+                <w:t xml:space="preserve">Added-Value of Automatic Multilingual Text Analysis for Epidemic Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Murcia, Spain. pp.284 - 294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073775v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
+                <w:t xml:space="preserve">Pour une approche cibliste en TAL : le cas de l'analyse automatique de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
+              <w:t xml:space="preserve">Colloque international : Rhétorique et Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070769v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering news for epidemic surveillance: towards processing more languages with fewer resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de mots-clés par approches au grain caractère et au grain mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International worshop on cross-lingual information access CLIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Pekin, China. 8 p</w:t>
+              <w:t xml:space="preserve">TALN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067156v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative d'approche multilingue en extraction d'information</w:t>
+                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, rome, Italie. pp.1259-1267</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067147v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtering news for epidemic surveillance: towards processing more languages with fewer resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Yangarber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International worshop on cross-lingual information access CLIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pekin, China. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative d'approche multilingue en extraction d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, rome, Italie. pp.1259-1267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure patterns in Information Extraction: a multilingual solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods of Information and Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Petrozavodsk, Russia. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8048,51 +8269,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutiliser les corpus numériques constitués par OCR : bruit et silence dans les data papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8121,73 +8342,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, LIlle (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital ou Numérique : un phénomène d'emprunt au cœur de la start-up nation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8203,51 +8424,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de Corpus (JLC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8257,169 +8478,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter and the Dissemination of Information Related to the Access to Credit for Cancer Survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Computing and Social Media: Design, User Experience and Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13315, Springer International Publishing, pp.517-528, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05061-9_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Epidemic Event Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mutuvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,214 +8648,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13133, Springer, pp.139-156, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Stylistic Analysis: a search for efficient and interpretable descriptors to characterize individual writing style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire Phraseology and Stylistics of Literary Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défigement : approche hybride linguistique et informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8654,73 +8875,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Razky, Abdelhak; Sfar, Inès; Soutet, Olivier; Mejri, Salah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la variation dans les langues : universaux partagés et idiomaticité dynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letraria, pp.325-336, 2020, 978-65-86562-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAnIEL: Language Independent Character-Based News Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8756,200 +8977,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isahara, Hitoshi and Kanzaki, Kyoko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Language Processing: 8th International Conference on NLP, JapTAL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.64-75, 2012, 978-3-642-33982-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33983-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a multilingual epidemic surveillance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Huttunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Centric Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 343-348, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12630-7_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8959,51 +9180,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus du projet Antonomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9012,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://antonomaz.huma-num.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9066,91 +9287,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,51 +9387,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9220,100 +9441,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille épidémiologique multilingue : une approche parcimonieuse au grain caractère fondée sur le genre textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Caen, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01074940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9323,105 +9544,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la variation linguistique et de son influence sur l'application de méthodes de Traitement Automatique des Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Sorbonne Universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04360967v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9489,51 +9710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E220963"/>
+    <w:nsid w:val="5073A05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9720,51 +9941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4795-2362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182283054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313310259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DDF-6252-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lejeunegael.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Khoa Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-022-00325-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-4-3062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.06.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Martinc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Laruncet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mutuvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4734472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750223v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Baledent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784738v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepth Le Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768510v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeaningros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Odeo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4627" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2013.94" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_40" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05061-9_36" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17628" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33983-7_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Huttunen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12630-7_43" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360967v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4795-2362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182283054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313310259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DDF-6252-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lejeunegael.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121498v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Desmarest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Khoa Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-022-00325-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-4-3062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.06.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12794/langarc2543322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Martinc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Laruncet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04624-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.443" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Cave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hal Daum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.law-1.6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Stoupak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mendoca-Manhoso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mutuvi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richy Buth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4734472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451384" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Baledent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750223v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784738v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepth Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768510v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Odeo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeaningros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4627" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-527" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Melo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI.2013.94" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_40" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doualan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yangarber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05061-9_36" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17628" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353668v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33983-7_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Huttunen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12630-7_43" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360967v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>