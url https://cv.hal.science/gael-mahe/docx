--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -598,334 +598,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistent anticipatory postural adjustments (APAs) in rugby players : a source of injuries ?</w:t>
+                <w:t xml:space="preserve">Watermark driven Acoustic Echo Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2017-000303⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648748v1</w:t>
+                <w:t xml:space="preserve">hal-02520552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermark driven Acoustic Echo Cancellation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inconsistent anticipatory postural adjustments (APAs) in rugby players : a source of injuries ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériem Jaidane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junying Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (2), pp.367-378. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2017-000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520552v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptually Controlled Reshaping of Sound Histograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (9), pp.1671 - 1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,126 +959,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermark-Driven Acoustic Echo Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (2), pp.367 - 378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828978v1</w:t>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D611497F"/>
+    <w:nsid w:val="0FA2150B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A16967AE"/>
+    <w:nsid w:val="C9E05AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>