--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -473,637 +473,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative sensorimotor intelligence: the scrum as a model</w:t>
+                <w:t xml:space="preserve">Watermark-Driven Acoustic Echo Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danping Wang</w:t>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mahe</w:t>
+                <w:t xml:space="preserve">Gael Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junying Fang</w:t>
+                <w:t xml:space="preserve">Imen Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Piscione</w:t>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Couvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mériem Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Sport &amp; Exercise Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.367 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443280v1</w:t>
+                <w:t xml:space="preserve">hal-01828978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermark driven Acoustic Echo Cancellation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative sensorimotor intelligence: the scrum as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Mezghani</w:t>
+                <w:t xml:space="preserve">Danping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Turki</w:t>
+                <w:t xml:space="preserve">Gaël Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériem Jaidane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junying Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Sport &amp; Exercise Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520552v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistent anticipatory postural adjustments (APAs) in rugby players : a source of injuries ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mahe</w:t>
+                <w:t xml:space="preserve">Watermark driven Acoustic Echo Cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junying Fang</w:t>
+                <w:t xml:space="preserve">Imen Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Piscione</w:t>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Couvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mériem Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2017-000303⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648748v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually Controlled Reshaping of Sound Histograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mahé</w:t>
+                <w:t xml:space="preserve">Inconsistent anticipatory postural adjustments (APAs) in rugby players : a source of injuries ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériem Jaidane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junying Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (9), pp.1671 - 1683. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2018.2836143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2017-000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828960v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermark-Driven Acoustic Echo Cancellation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Perceptually Controlled Reshaping of Sound Histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (2), pp.367 - 378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2017.2778150⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1671 - 1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2018.2836143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828978v1</w:t>
+                <w:t xml:space="preserve">hal-01828960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptually controlled doping for audio source separation</w:t>
               </w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust signal quantization system based on error correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimetou El Jili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1765,51 +1765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image-inspired audio sharpness index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,217 +2568,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRITERIA TO MEASURE THE QUALITY OF TVAR ESTIMATION FOR AUDIO SIGNALS</w:t>
+                <w:t xml:space="preserve">Criteria to measure the quality of TVAR estimation for audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki-Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, poznan, Poland</w:t>
+              <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.798-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686317v1</w:t>
+                <w:t xml:space="preserve">hal-00259047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to measure the quality of TVAR estimation for audio signals</w:t>
+                <w:t xml:space="preserve">CRITERIA TO MEASURE THE QUALITY OF TVAR ESTIMATION FOR AUDIO SIGNALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki-Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.798-802</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259047v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussianization&amp;quot; method for identification of memoryless nonlinear audio systems</w:t>
               </w:r>
@@ -2803,64 +2803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2316-2320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2879,255 +2879,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech processing in the watermarked domain: application in adaptive acoustic echo cancellation</w:t>
+                <w:t xml:space="preserve">Analyse des performances d'une nouvelle structure d'AEC dans le domaine tatoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006, pp 1000-1004</w:t>
+              <w:t xml:space="preserve">Sep 2006, pp.1000-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114803v1</w:t>
+                <w:t xml:space="preserve">hal-00114811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'une nouvelle structure d'AEC dans le domaine tatoué</w:t>
+                <w:t xml:space="preserve">Speech processing in the watermarked domain: application in adaptive acoustic echo cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006, pp.1000-1004</w:t>
+              <w:t xml:space="preserve">Sep 2006, pp 1000-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114811v1</w:t>
+                <w:t xml:space="preserve">hal-00114803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of voice timbre in telephone networks, based on both voice and lines properties</w:t>
               </w:r>
@@ -4184,51 +4184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA2150B"/>
+    <w:nsid w:val="AC8CCFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9E05AFA"/>
+    <w:nsid w:val="DDAA2FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>