--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2568,217 +2568,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to measure the quality of TVAR estimation for audio signals</w:t>
+                <w:t xml:space="preserve">CRITERIA TO MEASURE THE QUALITY OF TVAR ESTIMATION FOR AUDIO SIGNALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki-Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.798-802</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259047v1</w:t>
+                <w:t xml:space="preserve">hal-00686317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRITERIA TO MEASURE THE QUALITY OF TVAR ESTIMATION FOR AUDIO SIGNALS</w:t>
+                <w:t xml:space="preserve">Criteria to measure the quality of TVAR estimation for audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki-Hadj Alouane</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, poznan, Poland</w:t>
+              <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.798-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686317v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussianization&amp;quot; method for identification of memoryless nonlinear audio systems</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jaïdane-Saïdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2316-2320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances d'une nouvelle structure d'AEC dans le domaine tatoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech processing in the watermarked domain: application in adaptive acoustic echo cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mezghani-Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki-Hadj-Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,177 +3195,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'audibilité du bruit de quantification induit par la pré-distorsion d'un signal de parole</w:t>
+                <w:t xml:space="preserve">Multi-referenced correction of the voice timbre distortions on telephone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2003, pp. 237-240</w:t>
+              <w:t xml:space="preserve">Sep 2003, pp. 1381-1384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113829v1</w:t>
+                <w:t xml:space="preserve">hal-00113833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-referenced correction of the voice timbre distortions on telephone network</w:t>
+                <w:t xml:space="preserve">Contrôle de l'audibilité du bruit de quantification induit par la pré-distorsion d'un signal de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2003, pp. 1381-1384</w:t>
+              <w:t xml:space="preserve">Sep 2003, pp. 237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113833v1</w:t>
+                <w:t xml:space="preserve">hal-00113829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization noise spectral shaping in instantaneous coding of spectrally unbalanced speech signals</w:t>
               </w:r>
@@ -4184,51 +4184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC8CCFF2"/>
+    <w:nsid w:val="4FEC6434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDAA2FE3"/>
+    <w:nsid w:val="803ABC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-mahe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070431590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2778150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junying Fang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damping Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2017-000303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01828960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2836143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Z Nadalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. T. Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mezghani-Marrakchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ja&#239;dane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj Alouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2282214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilloire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hafsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01860638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marrakchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaidane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jaidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki-Hadj-Allouane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ja&#239;dane-Sa&#239;dane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01839107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>